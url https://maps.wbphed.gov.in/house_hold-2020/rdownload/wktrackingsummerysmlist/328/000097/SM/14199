--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -278,65 +278,50 @@
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAYNAGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001007/2024-2025</t>
   </si>
   <si>
     <t>27/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S BHOWMICK &amp; CO.</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at H/W site of Kaoagap PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Maynaguri Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000002/2025-2026</t>
   </si>
   <si>
     <t>961/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
@@ -345,50 +330,65 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KAOAGAP PWSS, TW no I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000840/2022-2023</t>
   </si>
   <si>
     <t>269/NMD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>MIHIR SARKAR</t>
+  </si>
+  <si>
+    <t>Pilling of Eucalyptus-bullah at all around the excavated Reservoir foundation trenches for increasing of bearing capacity of the sub soil of proposed 150 CuM RCC Over Head Reservoir of Kaoagap Piped Water Supply Scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000508/2024-2025</t>
+  </si>
+  <si>
+    <t>2417/JD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1574,310 +1574,310 @@
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>23.37</v>
+        <v>93.06</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>93.06</v>
+        <v>357.12</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>21.61</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="P17" s="4">
-        <v>21.61</v>
+        <v>37.42</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
-        <v>1076.62</v>
+        <v>1090.67</v>
       </c>
       <c r="P18" s="8">
         <v>0</v>
       </c>
       <c r="Q18" s="8">
         <v>0</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>