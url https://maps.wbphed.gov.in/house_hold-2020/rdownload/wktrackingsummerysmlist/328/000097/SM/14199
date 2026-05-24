--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,65 @@
     <t>269/NMD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>MIHIR SARKAR</t>
   </si>
   <si>
     <t>Pilling of Eucalyptus-bullah at all around the excavated Reservoir foundation trenches for increasing of bearing capacity of the sub soil of proposed 150 CuM RCC Over Head Reservoir of Kaoagap Piped Water Supply Scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000508/2024-2025</t>
   </si>
   <si>
     <t>2417/JD</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at H/W site of Kaoagap PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2025-2026</t>
+  </si>
+  <si>
+    <t>679/JD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1361,54 +1376,54 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>412.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>231.75</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>56.22</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1739,54 +1754,54 @@
       <c r="I16" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>21.61</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>5.23</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>24.19</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1816,87 +1831,150 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P17" s="4">
         <v>37.42</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P18" s="4">
+        <v>23.37</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1114.04</v>
+      </c>
+      <c r="P19" s="8">
+        <v>236.98</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>21.27</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>