--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,203 +92,236 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Maynaguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>KAOAGAP PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14199</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Kaoagap PWSS i.e. TW, Pump House, Water Distribution Network, OHR, Rising Main, FHTC etc. .C.W. Jal Jeevan Mission at Block:- Maynaguri under Jalpaiguri Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000474/2022-2023</t>
+  </si>
+  <si>
+    <t>777/JD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S RATAN KUMAR DAS GUPTA AND CO</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KAOAGAP PWSS, TW no I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000840/2022-2023</t>
+  </si>
+  <si>
+    <t>269/NMD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>MIHIR SARKAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2023-2024</t>
   </si>
   <si>
     <t>155/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Balance Laying Distribution System and Providing Functional House Hold Tap Connection at Kaoagap PWSS in Maynaguri Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000480/2024-2025</t>
+  </si>
+  <si>
+    <t>2428/JD</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>ALICK DUTTA</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall at 2nd Pump House site of Kaoagap PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000100/2024-2025</t>
   </si>
   <si>
     <t>831/RWS</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>TAPASH MOHANTA</t>
   </si>
   <si>
+    <t>Pilling of Eucalyptus-bullah at all around the excavated Reservoir foundation trenches for increasing of bearing capacity of the sub soil of proposed 150 CuM RCC Over Head Reservoir of Kaoagap Piped Water Supply Scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000508/2024-2025</t>
+  </si>
+  <si>
+    <t>2417/JD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Part-B of Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000034/2024-2025</t>
   </si>
   <si>
     <t>941/JD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>PRITAM DUTTA</t>
   </si>
   <si>
     <t>RTOR000173/2023-2024</t>
   </si>
   <si>
     <t>2028/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for KAOAGAP, T/W-I under MAYNAGURI CCC APPLICATION NO. 4003376062 Reference ID : 403191649</t>
+  </si>
+  <si>
+    <t>BILL/00155/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/121</t>
+  </si>
+  <si>
+    <t>05/07/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for KAOAGAP, T/W-II under MAYNAGURI CCC APPLICATION NO. 4003356525 Reference ID : 403175897</t>
   </si>
   <si>
     <t>BILL/00186/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/14</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>New Service Connection Charge for KAOAGAP, T/W-I under MAYNAGURI CCC APPLICATION NO. 4003376062 Reference ID : 403191649</t>
-[...46 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system at different water supply scheme of JJM under Maynaguri Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000776/2024-2025</t>
   </si>
   <si>
     <t>290/HQ/NMD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAYNAGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001007/2024-2025</t>
   </si>
   <si>
     <t>27/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
@@ -312,83 +345,50 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...31 lines deleted...]
-    <t>12/01/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at H/W site of Kaoagap PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2025-2026</t>
   </si>
   <si>
     <t>679/JD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -932,993 +932,993 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>41.26</v>
+        <v>412.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>231.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>56.22</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>7.46</v>
+        <v>21.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.23</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>24.19</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>4.83</v>
+        <v>41.26</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>6.06</v>
+        <v>34.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>5.08</v>
+        <v>7.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>44.43</v>
+        <v>37.42</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>4.82</v>
+        <v>4.83</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="P10" s="4">
-        <v>412.26</v>
+        <v>6.06</v>
       </c>
       <c r="Q10" s="4">
-        <v>231.75</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>56.22</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>34.87</v>
+        <v>4.82</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>2</v>
+        <v>5.08</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>18.4</v>
+        <v>44.43</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>93.06</v>
+        <v>2</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>357.12</v>
+        <v>18.4</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>21.61</v>
+        <v>93.06</v>
       </c>
       <c r="Q16" s="4">
-        <v>5.23</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>24.19</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>37.42</v>
+        <v>357.12</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="P18" s="4">
         <v>23.37</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>