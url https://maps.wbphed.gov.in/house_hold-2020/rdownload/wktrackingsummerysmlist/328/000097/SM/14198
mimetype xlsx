--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,68 @@
     <t>751/JD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BINNAGURI(JALPAIGURI SADAR BLOCK) PWSS, TW no I &amp; II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000349/2023-2024</t>
   </si>
   <si>
     <t>1310/NMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>UTTAM PAUL</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, Foot Path, Drain, pipeline for washout at HW site of Binnaguri PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000085/2024-2025</t>
+  </si>
+  <si>
+    <t>1175/JD</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1485,87 +1503,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>22.21</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P14" s="4">
+        <v>27.55</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>987.82</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>