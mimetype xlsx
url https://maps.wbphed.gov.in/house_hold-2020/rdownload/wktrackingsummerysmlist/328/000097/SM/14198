--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,68 @@
     <t>04/08/2023</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>UTTAM PAUL</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Foot Path, Drain, pipeline for washout at HW site of Binnaguri PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer,HQ</t>
   </si>
   <si>
     <t>ORD/000085/2024-2025</t>
   </si>
   <si>
     <t>1175/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall ,Foot Path,Drain,pipeline for washout at 2nd site of Binnaguri PWSS in connection with Jal Jeevan Mission at Block ¿ Sadar Block under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000099/2024-2025</t>
+  </si>
+  <si>
+    <t>800/RWS</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR SHIL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1426,54 +1444,54 @@
       <c r="I12" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="4">
         <v>226.15</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>130.79</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>57.83</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1489,54 +1507,54 @@
       <c r="I13" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>22.21</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.02</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>13.6</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1566,87 +1584,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P14" s="4">
         <v>27.55</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>7.67</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>995.49</v>
+      </c>
+      <c r="P16" s="8">
+        <v>133.81</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>13.44</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>