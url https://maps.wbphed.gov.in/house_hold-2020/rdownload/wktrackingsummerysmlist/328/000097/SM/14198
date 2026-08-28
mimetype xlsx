--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -92,258 +92,258 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>BINNAGURI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14198</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Binnaguri PWSS i.e. TW Pump Houses, Water distribution Network, OHR, RISING MAIN, FHTC etc. at Block Jalpaiguri Sadar under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000469/2022-2023</t>
+  </si>
+  <si>
+    <t>751/JD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>BISWANATH GHOSH</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BINNAGURI(JALPAIGURI SADAR BLOCK) PWSS, TW no I &amp; II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000349/2023-2024</t>
+  </si>
+  <si>
+    <t>1310/NMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>UTTAM PAUL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000010/2023-2024</t>
   </si>
   <si>
     <t>154/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Boundary wall, Foot Path, Drain, pipeline for washout at HW site of Binnaguri PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000085/2024-2025</t>
+  </si>
+  <si>
+    <t>1175/JD</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall ,Foot Path,Drain,pipeline for washout at 2nd site of Binnaguri PWSS in connection with Jal Jeevan Mission at Block ¿ Sadar Block under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000099/2024-2025</t>
+  </si>
+  <si>
+    <t>800/RWS</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR SHIL</t>
+  </si>
+  <si>
     <t>RTOR000147/2023-2024</t>
   </si>
   <si>
     <t>2003/JD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Infrastructure Cost for BINNAGURI T/W-I, under HALDIBARI CCC , [APPLICATION NO. 4003341115, Reference ID : 403164679]</t>
   </si>
   <si>
     <t>BILL/02031/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/313</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
+    <t>Infrastructure Cost for BINNAGURI T/W-II, under HALDIBARI CCC , [APPLICATION NO. 4003341205, Reference ID : 403165171]</t>
+  </si>
+  <si>
+    <t>BILL/02032/2023-2024</t>
+  </si>
+  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>Infrastructure Cost for BINNAGURI T/W-II, under HALDIBARI CCC , [APPLICATION NO. 4003341205, Reference ID : 403165171]</t>
-[...4 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: JALPAIGURI SADAR, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001001/2024-2025</t>
   </si>
   <si>
     <t>22/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>SUMON ELECTRICAL</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (JALPAIGURI SADAR Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000986/2024-2025</t>
   </si>
   <si>
     <t>10/NMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Balance Laying Distribution System and Functional Household Tap Connection for Binnaguri PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000599/2024-2025</t>
   </si>
   <si>
     <t>482/JD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>07/02/2026</t>
   </si>
   <si>
-    <t>BISWANATH GHOSH</t>
-[...1 lines deleted...]
-  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...67 lines deleted...]
-    <t>PRADIP KUMAR SHIL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -872,818 +872,818 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>17.1</v>
+        <v>226.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>130.79</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>57.83</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>6.23</v>
+        <v>22.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>13.6</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4.66</v>
+        <v>17.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>44.43</v>
+        <v>27.55</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>5.38</v>
+        <v>7.67</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>12.23</v>
+        <v>6.23</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>55.65</v>
+        <v>4.66</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>18.65</v>
+        <v>5.38</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>547.59</v>
+        <v>44.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>226.15</v>
+        <v>12.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>130.79</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>57.83</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>22.21</v>
+        <v>55.65</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.02</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>13.6</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="P14" s="4">
-        <v>27.55</v>
+        <v>18.65</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>7.67</v>
+        <v>547.59</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>995.49</v>