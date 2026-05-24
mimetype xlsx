--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,65 @@
     <t>25/09/2025</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>KAMAL DAS</t>
   </si>
   <si>
     <t>Construction of different components of Uttar Altagram PWSS i.e. TW, Pump House, Water distribution Network, OHR, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block - Dhupguri Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000099/2023-2024</t>
   </si>
   <si>
     <t>351/JD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>SUKES BASU MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Construction of Iron Elimination Plant (I.E.P.), Boundary Wall, Drain &amp; Pathway of 2 Nos Site at Uttar Altagram PWSS within Dhupguri Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000421/2024-2025</t>
+  </si>
+  <si>
+    <t>2260/JD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1018,54 +1033,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>3.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1258,54 +1273,54 @@
       <c r="I9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>33.24</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>27.46</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>82.61</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1634,101 +1649,164 @@
       <c r="I15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>446.33</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>445.97</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P16" s="4">
+        <v>61.61</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1317.9</v>
+      </c>
+      <c r="P17" s="8">
+        <v>477.32</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>36.22</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>