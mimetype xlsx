--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,161 +80,197 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Dhupguri</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>UTTAR ALTAGRAM PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/13899</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for UTTAR ALTAGRAM PWSS, TW no I , II AND III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000432/2023-2024</t>
+  </si>
+  <si>
+    <t>1371/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
-    <t>UTTAR ALTAGRAM PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Construction of different components of Uttar Altagram PWSS i.e. TW, Pump House, Water distribution Network, OHR, RISING MAIN, FHTC etc. in connection with Jal Jeevan Mission at Block - Dhupguri Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000099/2023-2024</t>
+  </si>
+  <si>
+    <t>351/JD</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>08/11/2024</t>
+  </si>
+  <si>
+    <t>SUKES BASU MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Engagement of Block Level Staff(Field Surveyor) through Implementation Agency for House hold survey (under ISA supervision) at Dhupguri block in Connection with JIM under Jalpaiguri Division, PHE Dte with in Jalpaiguri District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000473/2023-2024</t>
+  </si>
+  <si>
+    <t>1293/RWS</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>B.M CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2023-2024</t>
   </si>
   <si>
     <t>1116/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000127/2023-2024</t>
   </si>
   <si>
     <t>1841/JD</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
-    <t>Engagement of Block Level Staff(Field Surveyor) through Implementation Agency for House hold survey (under ISA supervision) at Dhupguri block in Connection with JIM under Jalpaiguri Division, PHE Dte with in Jalpaiguri District.</t>
-[...23 lines deleted...]
-    <t>Northern Mechanical</t>
+    <t>Construction of Iron Elimination Plant (I.E.P.), Boundary Wall, Drain &amp; Pathway of 2 Nos Site at Uttar Altagram PWSS within Dhupguri Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000421/2024-2025</t>
+  </si>
+  <si>
+    <t>2260/JD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for UTTAR ALTAGRAM, T/W No. III, under DHUPGURI CCC [APPLICATION NO. 4003332367 , Reference ID : 403156921]</t>
+  </si>
+  <si>
+    <t>BILL/01998/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/308</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for UTTAR ALTAGRAM, T/W No. I, under DHUPGURI CCC [APPLICATION NO. 4003332348 , Reference ID : 403156800]</t>
   </si>
   <si>
     <t>BILL/01996/2023-2024</t>
   </si>
   <si>
-    <t>BP/23-24/308</t>
-[...7 lines deleted...]
-  <si>
     <t>New Service Connection Charge for UTTAR ALTAGRAM, T/W No. II, under DHUPGURI CCC [APPLICATION NO. 4003328084 , Reference ID : 403153544]</t>
   </si>
   <si>
     <t>BILL/01999/2023-2024</t>
   </si>
   <si>
-    <t>New Service Connection Charge for UTTAR ALTAGRAM, T/W No. III, under DHUPGURI CCC [APPLICATION NO. 4003332367 , Reference ID : 403156921]</t>
-[...25 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: DHUPGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001050/2024-2025</t>
   </si>
   <si>
     <t>32/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Dhupguri Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
@@ -269,99 +305,63 @@
   <si>
     <t>ASHWIRBAD WOOD CRAFT</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Balance work of Distribution System for Uttar Altagram Piped Water Supply Scheme within Dhupguri Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000167/2025-2026</t>
   </si>
   <si>
     <t>2002/JD</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>KAMAL DAS</t>
-  </si>
-[...31 lines deleted...]
-    <t>02/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -890,879 +890,879 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>23.05</v>
+        <v>33.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>27.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.61</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>11.08</v>
+        <v>446.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>445.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>3.89</v>
       </c>
       <c r="Q5" s="4">
         <v>3.89</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>7.65</v>
+        <v>23.05</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>3.26</v>
+        <v>11.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="P8" s="4">
-        <v>3.73</v>
+        <v>61.61</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>33.24</v>
+        <v>3.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>27.46</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>82.61</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>15.32</v>
+        <v>7.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="N11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>86.31</v>
+        <v>3.26</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>2.47</v>
+        <v>15.32</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>547.59</v>
+        <v>86.31</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>72.36</v>
+        <v>2.47</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>446.33</v>
+        <v>547.59</v>
       </c>
       <c r="Q15" s="4">
-        <v>445.97</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.92</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>61.61</v>
+        <v>72.36</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1317.9</v>