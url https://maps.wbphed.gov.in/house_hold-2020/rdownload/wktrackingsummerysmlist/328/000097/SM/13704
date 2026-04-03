--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,68 +225,50 @@
     <t>753/JD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>AQUATHERM WATER TREATMENT PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at SHAKATI and other adjacent water supply scheme UNDER JJM under JALPAIGURI SADAR Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/000887/2024-2025</t>
   </si>
   <si>
     <t>79/SMSD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Construction of Boundary Wall ,Foot Path,Drain, at 2nd site of Shakati PWSS in connection with Jal Jeevan Mission at Block - Sadar Block under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000111/2025-2026</t>
   </si>
   <si>
     <t>489/RWS</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>MS DEBABRATA SARKAR</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (JALPAIGURI SADAR Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
@@ -750,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1431,374 +1413,311 @@
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>4.43</v>
+        <v>6.24</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>6.24</v>
+        <v>55.65</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>55.65</v>
+        <v>17.67</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>17.67</v>
+        <v>547.59</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...20 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1084.8</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>