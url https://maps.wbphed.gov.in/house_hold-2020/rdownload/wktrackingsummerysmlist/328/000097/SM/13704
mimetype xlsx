--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -266,84 +266,102 @@
   <si>
     <t>MS DEBABRATA SARKAR</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (JALPAIGURI SADAR Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000986/2024-2025</t>
   </si>
   <si>
     <t>10/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at HW site of Shakati PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>944/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
+    <t>Balance Work of Distribution System for Shakati Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2024-2025</t>
+  </si>
+  <si>
+    <t>958/JD</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>07/12/2024</t>
+  </si>
+  <si>
+    <t>DIPANKAR DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,73 +750,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1133,54 +1151,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>22.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.9</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>81.11</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1314,54 +1332,54 @@
       <c r="I10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>346.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>250.01</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>72.07</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1521,203 +1539,266 @@
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>17.67</v>
+        <v>547.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>547.59</v>
+        <v>4.43</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>29.74</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1101.29</v>
+      </c>
+      <c r="P17" s="8">
+        <v>267.91</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>24.33</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>