--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,68 @@
     <t>07/08/2024</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Balance Work of Distribution System for Shakati Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000057/2024-2025</t>
   </si>
   <si>
     <t>958/JD</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>07/12/2024</t>
   </si>
   <si>
     <t>DIPANKAR DUTTA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at HW site of Shakati PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000676/2024-2025</t>
+  </si>
+  <si>
+    <t>468/JD</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>20/04/2025</t>
+  </si>
+  <si>
+    <t>GANAPATI CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LIMITED.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,73 +768,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1718,87 +1736,150 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>29.74</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P17" s="4">
+        <v>17.67</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1118.97</v>
+      </c>
+      <c r="P18" s="8">
+        <v>267.91</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>23.94</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>