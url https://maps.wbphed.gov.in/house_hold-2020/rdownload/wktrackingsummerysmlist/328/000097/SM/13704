--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,170 +92,206 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>SHAKATI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13704</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Shakati PWSS i.e, TW, Pump Houses, Water Distribution Network, OHR, Rising Main, FHTC etc. in connection with Jal Jeevan Mission at Block- Jalpaiguri Sadar under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000465/2022-2023</t>
+  </si>
+  <si>
+    <t>753/JD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>AQUATHERM WATER TREATMENT PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SHAKATI PWSS, TW No I AND II in the district of JALPAIGURI under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ,Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000021/2023-2024</t>
+  </si>
+  <si>
+    <t>463/NMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>SUMON ELECTRICAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000042/2023-2024</t>
   </si>
   <si>
     <t>1107/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for SAKATI, T/W II, under NAYABASTI PANDAPARA CCC, [APPLICATION NO. 4400307494, Reference ID : 403056595]</t>
   </si>
   <si>
     <t>BILL/00626/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/87</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for SAKATI, T/W I, under NAYABASTI PANDAPARA CCC, [APPLICATION NO. 4003212055, Reference ID : 403060258]</t>
   </si>
   <si>
     <t>BILL/01069/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/105</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Infrastructure Cost for SAKATI, T/W II, under NAYABASTI PANDAPARA CCC, [APPLICATION NO. 100000086241, Reference ID : 860277651]</t>
   </si>
   <si>
     <t>BILL/00627/2023-2024</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SHAKATI PWSS, TW No I AND II in the district of JALPAIGURI under Northern Mechanical Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>SUMON ELECTRICAL</t>
+    <t>Balance Work of Distribution System for Shakati Piped Water Supply Scheme within Jalpaiguri Sadar Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2024-2025</t>
+  </si>
+  <si>
+    <t>958/JD</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>07/12/2024</t>
+  </si>
+  <si>
+    <t>DIPANKAR DUTTA</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>944/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>RTOR000146/2023-2024</t>
   </si>
   <si>
     <t>2002/JD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>Construction of different components of Shakati PWSS i.e, TW, Pump Houses, Water Distribution Network, OHR, Rising Main, FHTC etc. in connection with Jal Jeevan Mission at Block- Jalpaiguri Sadar under Jalpaiguri Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system at SHAKATI and other adjacent water supply scheme UNDER JJM under JALPAIGURI SADAR Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/000887/2024-2025</t>
   </si>
   <si>
     <t>79/SMSD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall ,Foot Path,Drain, at 2nd site of Shakati PWSS in connection with Jal Jeevan Mission at Block - Sadar Block under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000111/2025-2026</t>
   </si>
   <si>
     <t>489/RWS</t>
   </si>
   <si>
     <t>29/05/2025</t>
@@ -266,120 +302,84 @@
   <si>
     <t>MS DEBABRATA SARKAR</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District (JALPAIGURI SADAR Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000986/2024-2025</t>
   </si>
   <si>
     <t>10/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall, Foot Path, Drain including interconnection work at HW site of Shakati PWSS in connection with Jal Jeevan Mission at Sadar Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000676/2024-2025</t>
+  </si>
+  <si>
+    <t>468/JD</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>GANAPATI CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LIMITED.</t>
+  </si>
+  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...52 lines deleted...]
-    <t>GANAPATI CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LIMITED.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -908,965 +908,965 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>25.88</v>
+        <v>346.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>339.24</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.79</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.68</v>
+        <v>22.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.9</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.11</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>5.53</v>
+        <v>25.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.3</v>
+        <v>0.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>22.07</v>
+        <v>5.53</v>
       </c>
       <c r="Q7" s="4">
-        <v>17.9</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>81.11</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>7.26</v>
+        <v>3.3</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>44.43</v>
+        <v>29.74</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>346.92</v>
+        <v>4.43</v>
       </c>
       <c r="Q10" s="4">
-        <v>250.01</v>
+        <v>0.68</v>
       </c>
       <c r="R10" s="4">
-        <v>72.07</v>
+        <v>15.3</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="I11" s="13"/>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="P11" s="4">
-        <v>1.57</v>
+        <v>7.26</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>6.24</v>
+        <v>44.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="I13" s="13" t="s">
         <v>78</v>
       </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="P13" s="4">
-        <v>55.65</v>
+        <v>1.57</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>547.59</v>
+        <v>6.24</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J15" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>4.43</v>
+        <v>55.65</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>29.74</v>
+        <v>17.67</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>17.67</v>
+        <v>547.59</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1118.97</v>
       </c>
       <c r="P18" s="8">
-        <v>267.91</v>
+        <v>357.82</v>
       </c>
       <c r="Q18" s="8">
-        <v>23.94</v>
+        <v>31.98</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>