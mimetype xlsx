--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -179,186 +179,156 @@
   <si>
     <t>Construction of different components of Dakshin Putimari PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN , FHTC etc. in connection with JJM at Block - Maynaguri under Jalpaiguri Division , P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000467/2022-2023</t>
   </si>
   <si>
     <t>778/JD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>ASHIT KUMAR SINGHA</t>
   </si>
   <si>
+    <t>Additional work for Laying pipe line at Dakshin Putimari PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000081/2024-2025</t>
+  </si>
+  <si>
+    <t>1171/JD</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>PAMPA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system at different water supply scheme of JJM under Maynaguri Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000776/2024-2025</t>
+  </si>
+  <si>
+    <t>290/HQ/NMD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAYNAGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001006/2024-2025</t>
+  </si>
+  <si>
+    <t>26/NMD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SWAPAN BANERJEE</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Maynaguri Block) under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>961/NMD</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000096/2025-2026</t>
+  </si>
+  <si>
+    <t>1106/NMD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for DAKSHIN PUTIMARI PWSS, TW no I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000845/2022-2023</t>
   </si>
   <si>
     <t>333/NMD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
-    <t>01/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>RIPON DAS</t>
-  </si>
-[...115 lines deleted...]
-    <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1231,581 +1201,455 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>21.5</v>
+        <v>20.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>20.26</v>
+        <v>2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>35.9</v>
+        <v>15.35</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>4.43</v>
+        <v>93.06</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>2</v>
+        <v>357.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>15.35</v>
+        <v>21.5</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...29 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1068.39</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>