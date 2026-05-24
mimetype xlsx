--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -155,77 +155,59 @@
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for Dakshin Putimari, T/W-I under BHOTPATTY CCC APPLICATION NO. 4003378682 Reference ID : 403193481</t>
   </si>
   <si>
     <t>BILL/00206/2024-2025</t>
   </si>
   <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/01426/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-1</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>Construction of different components of Dakshin Putimari PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN , FHTC etc. in connection with JJM at Block - Maynaguri under Jalpaiguri Division , P.H.E Dte.</t>
+    <t>Additional work for Laying pipe line at Dakshin Putimari PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000467/2022-2023</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000081/2024-2025</t>
   </si>
   <si>
     <t>1171/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>PAMPA CONSTRUCTION</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at different water supply scheme of JJM under Maynaguri Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000776/2024-2025</t>
   </si>
   <si>
     <t>290/HQ/NMD</t>
@@ -285,50 +267,68 @@
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for DAKSHIN PUTIMARI PWSS, TW no I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000845/2022-2023</t>
   </si>
   <si>
     <t>333/NMD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>RIPON DAS</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>944/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1174,469 +1174,469 @@
       <c r="H8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>363.4</v>
+        <v>20.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>20.26</v>
+        <v>2</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>2</v>
+        <v>15.35</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>15.35</v>
+        <v>93.06</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>93.06</v>
+        <v>357.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>357.12</v>
+        <v>21.5</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>18.66</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>86.81</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>21.5</v>
+        <v>4.43</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>1068.39</v>
+        <v>709.42</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>18.66</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>