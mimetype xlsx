--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,80 @@
     <t>333/NMD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>RIPON DAS</t>
   </si>
   <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000061/2024-2025</t>
   </si>
   <si>
     <t>944/JD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
+    <t>Construction of different components of Dakshin Putimari PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN , FHTC etc. in connection with JJM at Block - Maynaguri under Jalpaiguri Division , P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000467/2022-2023</t>
+  </si>
+  <si>
+    <t>778/JD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>ASHIT KUMAR SINGHA</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall with gate, drain, Land development, pathway at H/W site and 2nd site including laying pipe line and FHTC work at Dakshin Putimari piped water supply scheme under Jalpaiguri Division, P.H.E. Dte i.c.w. JJM .</t>
+  </si>
+  <si>
+    <t>ORD/000561/2024-2025</t>
+  </si>
+  <si>
+    <t>115/JD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1569,87 +1599,213 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>4.43</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>363.4</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>145.33</v>
+      </c>
+      <c r="R15" s="4">
+        <v>39.99</v>
+      </c>
+      <c r="S15" s="4">
+        <v>45</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P16" s="4">
+        <v>35.9</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>65</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1108.72</v>
+      </c>
+      <c r="P17" s="8">
+        <v>164</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>14.79</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>