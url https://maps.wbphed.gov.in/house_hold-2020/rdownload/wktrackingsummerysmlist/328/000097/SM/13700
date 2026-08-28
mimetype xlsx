--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,273 +92,273 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Maynaguri</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>DAKHSIN PUTIMARI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13700</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of different components of Dakshin Putimari PWSS i.e. TW, Pump Houses, Water distribution Network, OHR, RISING MAIN , FHTC etc. in connection with JJM at Block - Maynaguri under Jalpaiguri Division , P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000467/2022-2023</t>
+  </si>
+  <si>
+    <t>778/JD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>ASHIT KUMAR SINGHA</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for DAKSHIN PUTIMARI PWSS, TW no I and II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000845/2022-2023</t>
+  </si>
+  <si>
+    <t>333/NMD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>RIPON DAS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2023-2024</t>
   </si>
   <si>
     <t>161/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Additional work for Laying pipe line at Dakshin Putimari PWSS in connection with Jal Jeevan Mission at Block - Maynaguri under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000081/2024-2025</t>
+  </si>
+  <si>
+    <t>1171/JD</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>PAMPA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Maynaguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>944/JD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>GURUKUL INFOTECH</t>
+  </si>
+  <si>
     <t>RTOR000176/2023-2024</t>
   </si>
   <si>
     <t>2058/JD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for Dakshin Putimari, T/W-II under BHOTPATTY CCC APPLICATION NO. 4003388138 Reference ID : 403201474</t>
   </si>
   <si>
     <t>BILL/00207/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/14</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
+    <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01426/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2024-25-1</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>DR. AMBARISH GHOSH</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for Dakshin Putimari, T/W-I under BHOTPATTY CCC APPLICATION NO. 4003378682 Reference ID : 403193481</t>
   </si>
   <si>
     <t>BILL/00206/2024-2025</t>
   </si>
   <si>
-    <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT FOR 42 NOS. SITE AT DIFFERENT HEAD WORKS OF DIFFERENT PIPED WATER SUPPLY SCHEMES LOCATED AT JALPAIGURI SADAR BLOCK,MAYNAURI BLOCK AND KRANTI BLOCK UNDER JALPAIGURI DIVISION ,P.H.E Dte.</t>
-[...35 lines deleted...]
-    <t>PAMPA CONSTRUCTION</t>
+    <t>Construction of boundary wall with gate, drain, Land development, pathway at H/W site and 2nd site including laying pipe line and FHTC work at Dakshin Putimari piped water supply scheme under Jalpaiguri Division, P.H.E. Dte i.c.w. JJM .</t>
+  </si>
+  <si>
+    <t>ORD/000561/2024-2025</t>
+  </si>
+  <si>
+    <t>115/JD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at different water supply scheme of JJM under Maynaguri Block in the district of Jalpaiguri under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000776/2024-2025</t>
   </si>
   <si>
     <t>290/HQ/NMD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MAYNAGURI, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001006/2024-2025</t>
   </si>
   <si>
     <t>26/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S SWAPAN BANERJEE</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Maynaguri Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000002/2025-2026</t>
   </si>
   <si>
     <t>961/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
-    <t>01/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000096/2025-2026</t>
   </si>
   <si>
     <t>1106/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...61 lines deleted...]
-    <t>16/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -887,881 +887,881 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>131.96</v>
+        <v>363.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>145.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>39.99</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.7</v>
+        <v>21.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.81</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>3.63</v>
+        <v>131.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>6.99</v>
+        <v>20.26</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>44.43</v>
+        <v>4.43</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="P8" s="4">
-        <v>20.26</v>
+        <v>8.7</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>2</v>
+        <v>3.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>15.35</v>
+        <v>44.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>93.06</v>
+        <v>6.99</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>357.12</v>
+        <v>35.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>21.5</v>
+        <v>2</v>
       </c>
       <c r="Q13" s="4">
-        <v>18.66</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>86.81</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.43</v>
+        <v>15.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>363.4</v>
+        <v>93.06</v>
       </c>
       <c r="Q15" s="4">
-        <v>145.33</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>39.99</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>35.9</v>
+        <v>357.12</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1108.72</v>