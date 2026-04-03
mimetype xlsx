--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -375,68 +375,50 @@
     <t>02/01/2024</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>NARAYAN CHAKRABORTY</t>
   </si>
   <si>
     <t>Sinking of 3 Nos. Big Dia Tube well by Modified DTH - ODEX Method at 6th, 7th &amp; 8th tube well site of Rejuvenation of Mateli Bazar (Zone- I &amp; II) Piped Water Supply Scheme of Matiali Block in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000062/2024-2025</t>
   </si>
   <si>
     <t>931/JD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>SAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF METELI BAZAR PWSS, ZONE-I, TW No II AND ZONE-II,TW NO- I and II in the district of JALPAIGURI under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000887/2022-2023</t>
   </si>
   <si>
     <t>370/NMD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>ASHUTOSH DAS AND CO.</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at REJUVENATION OF METELI BAZAR PWSS(TW-I) and other adjacent water supply scheme UNDER JJM under METELI Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri</t>
   </si>
@@ -894,51 +876,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2204,384 +2186,323 @@
         <v>52.84</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>33</v>
+        <v>122</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="P23" s="4">
-        <v>115.22</v>
+        <v>38.04</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P24" s="4">
-        <v>38.04</v>
+        <v>0.63</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>134</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>128</v>
+        <v>33</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>139</v>
+        <v>38</v>
       </c>
       <c r="P25" s="4">
-        <v>0.63</v>
+        <v>4.83</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="N26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O26" s="4" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="P26" s="4">
-        <v>4.83</v>
+        <v>97.34</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A27" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>398.48</v>
+      </c>
+      <c r="P27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>0</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
-    <row r="28" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>