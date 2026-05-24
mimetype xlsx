--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1037,54 +1037,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.57</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1098,54 +1098,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.68</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1456,54 +1456,54 @@
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>4.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1517,54 +1517,54 @@
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>5.44</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.44</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1981,54 +1981,54 @@
       <c r="I19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P19" s="4">
         <v>12.75</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>13.11</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>102.81</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2103,54 +2103,54 @@
       <c r="I21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P21" s="4">
         <v>8.47</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>8.35</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>98.64</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2164,54 +2164,54 @@
       <c r="I22" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P22" s="4">
         <v>52.84</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>50.1</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>94.81</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2408,88 +2408,88 @@
       <c r="I26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>142</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P26" s="4">
         <v>97.34</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>86.6</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>88.96</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>144</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="11"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8">
         <v>398.48</v>
       </c>
       <c r="P27" s="8">
-        <v>0</v>
+        <v>174.17</v>
       </c>
       <c r="Q27" s="8">
-        <v>0</v>
+        <v>43.71</v>
       </c>
       <c r="R27" s="8"/>
       <c r="S27" s="8"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>