--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -444,50 +444,68 @@
     <t>ORD/000091/2025-2026</t>
   </si>
   <si>
     <t>104/JSSD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>Laying distribution system For Rejuvenation Of Meteli Bazar (Zone-II) Piped water supply Scheme under Jalpaiguri Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000021/2022-2023</t>
   </si>
   <si>
     <t>1030/JD</t>
   </si>
   <si>
     <t>26/04/2022</t>
   </si>
   <si>
     <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>Laying distribution system For Rejuvenation Of Meteli Bazar (Zone-I) Piped water supply Scheme under Jalpaiguri Division.P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2022-2023</t>
+  </si>
+  <si>
+    <t>2061/JD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -876,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2422,87 +2440,148 @@
       </c>
       <c r="N26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P26" s="4">
         <v>97.34</v>
       </c>
       <c r="Q26" s="4">
         <v>86.6</v>
       </c>
       <c r="R26" s="4">
         <v>88.96</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>144</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="I27" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="P27" s="4">
+        <v>115.22</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>16.97</v>
+      </c>
+      <c r="R27" s="4">
+        <v>14.73</v>
+      </c>
+      <c r="S27" s="4">
+        <v>45</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>513.7</v>
+      </c>
+      <c r="P28" s="8">
+        <v>191.14</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>37.21</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>