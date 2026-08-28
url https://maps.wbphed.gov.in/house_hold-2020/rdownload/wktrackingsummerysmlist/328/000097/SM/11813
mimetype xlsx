--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,122 +89,227 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>REJUVENATION OF METELIBAZAR PWSS</t>
   </si>
   <si>
     <t>SM/11813</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of One No. 183 mm x 125mm dia 109 m Deep Tube well by ODEX-165 drilling Method of Rejuvenation of Meteli Bazar (Zone-I) Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000556/2021-2022</t>
+  </si>
+  <si>
+    <t>457/JD</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Retrofitting works related with Jal swapna / JJM for Mateli Bazar area P.W.S.S. under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001031/2021-2022</t>
   </si>
   <si>
     <t>1053 /JSSD</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>08/02/2022</t>
   </si>
   <si>
     <t>GOURAB GUHA ROY</t>
   </si>
   <si>
+    <t>Laying distribution system For Rejuvenation Of Meteli Bazar (Zone-I) Piped water supply Scheme under Jalpaiguri Division.P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2022-2023</t>
+  </si>
+  <si>
+    <t>2061/JD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection in Connection with Jaldhara/Jal Swapna near Jyoti Colony for Matiali Bazar Piped Water Supply Scheme under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000189/2022-2023</t>
+  </si>
+  <si>
+    <t>89/JSSD</t>
+  </si>
+  <si>
+    <t>22/07/2022</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>Sinking of Two Nos. 183 mm x 125mm dia 109 m Deep Tube well by ODEX-165 drilling Method of Rejuvenation of Meteli Bazar (Zone-II) Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000557/2021-2022</t>
+  </si>
+  <si>
+    <t>456/JD</t>
+  </si>
+  <si>
+    <t>20/03/2022</t>
+  </si>
+  <si>
     <t>Urgent Retrofitting works at Prem Nagar &amp; Thakur line under Meteli Bazar Area Piped water supply Scheme under Jalpaiguri Division.P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000255/2022-2023</t>
   </si>
   <si>
     <t>175/JSSD</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
     <t>24/09/2022</t>
   </si>
   <si>
     <t>SUJAN LAMA</t>
   </si>
   <si>
+    <t>Laying distribution system For Rejuvenation Of Meteli Bazar (Zone-II) Piped water supply Scheme under Jalpaiguri Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2022-2023</t>
+  </si>
+  <si>
+    <t>1030/JD</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>NARAYAN CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall reservoir at Head works site for Mateli Bazar (Zone-II) Piped water supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000346/2022-2023</t>
   </si>
   <si>
     <t>139//JD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>M/S KARMAKAR CONSTRACTION</t>
   </si>
   <si>
     <t>Construction of Boundary wall reservoir at Head works site for Mateli Bazar (Zone-I) Piped water supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000345/2022-2023</t>
   </si>
   <si>
     <t>138/JD</t>
   </si>
   <si>
     <t>KNIGHT CO OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF METELI BAZAR PWSS, ZONE-I, TW No II AND ZONE-II,TW NO- I and II in the district of JALPAIGURI under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000887/2022-2023</t>
+  </si>
+  <si>
+    <t>370/NMD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>ASHUTOSH DAS AND CO.</t>
+  </si>
+  <si>
     <t>Construction of Pump House (5.40 m x 3.60 m) size with sanitary &amp; plumbing arrangement at Head works site for Mateli Bazar (Zone-I) Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000398/2023-2024</t>
   </si>
   <si>
     <t>1586/JD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>M/S SUNSHINE</t>
   </si>
   <si>
     <t>Providing Household Tap Connection 846 Nos. in connection with Jal Jeevan Mission at Mateli Bazar Zone-II Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000402/2023-2024</t>
   </si>
   <si>
     <t>1669/JD</t>
@@ -215,297 +320,192 @@
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>DIPAK KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Construction of 200 CuM Over Head Reservoir (OHR) (Staging Height 20 Mtr.) as per Departmental Design and Drawing including Rising Main in connection with Jal Jeevan Mission for Meteli Bazar Zone-II area Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000396/2023-2024</t>
   </si>
   <si>
     <t>1582/JD</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
     <t>UNIVERSAL ENTERPRISES</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection in Connection with Jaldhara/Jal Swapna near Jyoti Colony for Matiali Bazar Piped Water Supply Scheme under Jalpaiguri Division, P.H.E.Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of Pump House (5.40 m x 3.60 m) size with sanitary &amp; plumbing arrangement at Head works site for Mateli Bazar (Zone-II) Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000002/2023-2024</t>
   </si>
   <si>
     <t>849/JD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>21/05/2023</t>
   </si>
   <si>
     <t>M/S YADAV CONSTRUCTION</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>Emergent repairing of HW site &amp; 1st site Pump House with Sanitary and plumbing arrangement for Augmentation of Mateli Bazar(Zone-I) Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000360/2023-2024</t>
+  </si>
+  <si>
+    <t>283/JSSD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for METELLI TEA GARDEN LASAN LINE, TW No. III, MATELLI CCC, [APPLICATION NO.4003117038, Reference ID : 403006108]</t>
   </si>
   <si>
     <t>BILL/00069/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/19</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Infrastructure Cost for METELLI TEA GARDEN GAHADI LINE, TW No. II, MATELLI CCC, [APPLICATION NO. 100000075619, Reference ID : 860267309]</t>
   </si>
   <si>
     <t>BILL/00066/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for METELLI BANGLA SCHOOL, TW No. I, MATELLI CCC, [APPLICATION NO.4003117033, Reference ID : 403006110]</t>
   </si>
   <si>
     <t>BILL/00067/2023-2024</t>
   </si>
   <si>
     <t>Infrastructure Cost for METELLI TEA GARDEN LASAN LINE, TW No. III, MATELLI CCC, [APPLICATION NO. 100000076010, Reference ID : 860267310]</t>
   </si>
   <si>
     <t>BILL/00070/2023-2024</t>
   </si>
   <si>
     <t>Infrastructure Cost for METELLI BANGLA SCHOOL, TW No. I, MATELLI CCC, [APPLICATION NO. 100000075618, Reference ID : 860267308]</t>
   </si>
   <si>
     <t>BILL/00068/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for METELLI TEA GARDEN GAHADI LINE, TW No. II, MATELLI CCC, [APPLICATION NO.4003117034, Reference ID : 403006109]</t>
   </si>
   <si>
     <t>BILL/00065/2023-2024</t>
   </si>
   <si>
-    <t>Sinking of One No. 183 mm x 125mm dia 109 m Deep Tube well by ODEX-165 drilling Method of Rejuvenation of Meteli Bazar (Zone-I) Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Restoration work of damaged road due to lying of pipeline, GI works and other allied works under Rejuvenatioin of Mateli Bazar (Zone-II) Piped water supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000545/2023-2024</t>
   </si>
   <si>
     <t>496/JSSD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
-    <t>NARAYAN CHAKRABORTY</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of 3 Nos. Big Dia Tube well by Modified DTH - ODEX Method at 6th, 7th &amp; 8th tube well site of Rejuvenation of Mateli Bazar (Zone- I &amp; II) Piped Water Supply Scheme of Matiali Block in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000062/2024-2025</t>
   </si>
   <si>
     <t>931/JD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF METELI BAZAR PWSS, ZONE-I, TW No II AND ZONE-II,TW NO- I and II in the district of JALPAIGURI under Northern Mechanical Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system at REJUVENATION OF METELI BAZAR PWSS(TW-I) and other adjacent water supply scheme UNDER JJM under METELI Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri</t>
   </si>
   <si>
     <t>ORD/000095/2025-2026</t>
   </si>
   <si>
     <t>1085/HQ/NMD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
   </si>
   <si>
     <t>Providing Functional Water Tap Connection including laying pipeline in the command area of Metelibazar PWSS in connection with Jal Jeevan Mission at Block - Matiali under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000091/2025-2026</t>
   </si>
   <si>
     <t>104/JSSD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>SAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1032,1512 +1032,1512 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.1</v>
+        <v>6.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.03</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>97.57</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.14</v>
+        <v>3.1</v>
       </c>
       <c r="Q4" s="4">
         <v>3.03</v>
       </c>
       <c r="R4" s="4">
-        <v>96.68</v>
+        <v>97.57</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>14.88</v>
+        <v>115.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>14.73</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>14.88</v>
+        <v>4.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>5.61</v>
+        <v>12.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.11</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>102.81</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>30.54</v>
+        <v>3.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.68</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>73.78</v>
+        <v>97.34</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>86.6</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>88.96</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.53</v>
+        <v>14.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.51</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.57</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>5.44</v>
+        <v>14.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.44</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>0.68</v>
+        <v>38.04</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>3.93</v>
+        <v>5.61</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>0.68</v>
+        <v>30.54</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>6.72</v>
+        <v>73.78</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>2.28</v>
+        <v>5.44</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>5.44</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>108</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>81</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>82</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>0.68</v>
+        <v>6.32</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="P18" s="4">
-        <v>6.38</v>
+        <v>0.68</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>12.75</v>
+        <v>3.93</v>
       </c>
       <c r="Q19" s="4">
-        <v>13.11</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>102.81</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="P20" s="4">
-        <v>6.32</v>
+        <v>0.68</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="P21" s="4">
-        <v>8.47</v>
+        <v>6.72</v>
       </c>
       <c r="Q21" s="4">
-        <v>8.35</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>98.64</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="N22" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>52.84</v>
+        <v>2.28</v>
       </c>
       <c r="Q22" s="4">
-        <v>50.1</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>94.81</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>121</v>
-[...6 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="P23" s="4">
-        <v>38.04</v>
+        <v>0.68</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>133</v>
+        <v>65</v>
       </c>
       <c r="P24" s="4">
-        <v>0.63</v>
+        <v>8.47</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>8.35</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>98.64</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="L25" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="N25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="O25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>4.83</v>
+        <v>52.84</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>50.1</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>94.81</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>142</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="P26" s="4">
-        <v>97.34</v>
+        <v>0.63</v>
       </c>
       <c r="Q26" s="4">
-        <v>86.6</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>88.96</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>149</v>
+        <v>59</v>
       </c>
       <c r="P27" s="4">
-        <v>115.22</v>
+        <v>4.83</v>
       </c>
       <c r="Q27" s="4">
-        <v>16.97</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>14.73</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
         <v>513.7</v>