--- v0 (2026-03-03)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,83 @@
     <t>ORD/000315/2024-2025</t>
   </si>
   <si>
     <t>1652/JD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000041/2024-2025</t>
   </si>
   <si>
     <t>2066/JD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying distribution system with for Rejuvenation of Debpara T.G. Piped water Supply Scheme at Dhupguri Block under Jalpaiguri Division.P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000341/2023-2024</t>
+  </si>
+  <si>
+    <t>1348/JD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>Sinking of five nos Tube Well by Odex- 165 method of drilling at different Tube Well site in connection with jal jeevan mission under Augmentation/Rejuvenation of Kathalguri TG PWSS (Two Nos), Devpara TG PWSS (One No), Banarhat Bazar PWSS (One No), Sajna Para PWSS (One No) under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000374/2023-2024</t>
+  </si>
+  <si>
+    <t>1520/JD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1243,87 +1276,209 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>0.67</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P11" s="4">
+        <v>30.19</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>70</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>41.28</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>124.69</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>