--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -847,54 +847,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100.2</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -908,54 +908,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>71.32</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1083,54 +1083,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>17.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>27.74</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1205,54 +1205,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>10.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.46</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>43.92</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1323,54 +1323,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
         <v>30.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>24.19</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>80.13</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1418,54 +1418,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>124.69</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>41.86</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>33.57</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>