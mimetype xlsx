--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -128,174 +128,174 @@
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
     <t>05/10/2022</t>
   </si>
   <si>
     <t>JAYDEB SAHA</t>
   </si>
   <si>
     <t>Laying of New Pipeline adjacent to the National Highway for implementation of Jalswapa programme along with minor retrofitting works(laying of parallel line)within the command area of Devpara T.G.P.W.S.S under Jalpaiguri Division,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000162/2022-2023</t>
   </si>
   <si>
     <t>1448/JD</t>
   </si>
   <si>
     <t>20/07/2022</t>
   </si>
   <si>
     <t>04/08/2022</t>
   </si>
   <si>
+    <t>Construction of One no Pump House along with internal connection and Functional Household Tap Connection work in connection with Jal Jeevan Missiion under Rejuvenation of Debpara TG Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000276/2023-2024</t>
+  </si>
+  <si>
+    <t>1268/JD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>28/10/2023</t>
+  </si>
+  <si>
+    <t>BOSE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF DEBPARA TG PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000453/2023-2024</t>
+  </si>
+  <si>
+    <t>1392/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>UTTAM PAUL</t>
+  </si>
+  <si>
+    <t>Laying distribution system with for Rejuvenation of Debpara T.G. Piped water Supply Scheme at Dhupguri Block under Jalpaiguri Division.P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000341/2023-2024</t>
+  </si>
+  <si>
+    <t>1348/JD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>Sinking of five nos Tube Well by Odex- 165 method of drilling at different Tube Well site in connection with jal jeevan mission under Augmentation/Rejuvenation of Kathalguri TG PWSS (Two Nos), Devpara TG PWSS (One No), Banarhat Bazar PWSS (One No), Sajna Para PWSS (One No) under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000374/2023-2024</t>
+  </si>
+  <si>
+    <t>1520/JD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS</t>
+  </si>
+  <si>
     <t>Infrastructure Cost for DEBPARA TEA GARDEN, T/W III, under BANARHAT CCC [APPLICATION NO. 100000083812 ; Reference ID : 860275312]</t>
   </si>
   <si>
     <t>BILL/00998/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/96</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for DEBPARA TEA GARDEN, T/W III, under BANARHAT CCC [APPLICATION NO. 4003193586 ; Reference ID : 403045949]</t>
   </si>
   <si>
     <t>BILL/00997/2023-2024</t>
   </si>
   <si>
-    <t>Construction of One no Pump House along with internal connection and Functional Household Tap Connection work in connection with Jal Jeevan Missiion under Rejuvenation of Debpara TG Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Rejuvenation of old demage distribution system and other allied work related to pipe line at gara line area of Devpara PWSS in conection with Jal Jeevan Mission Block - Banarhat under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000315/2024-2025</t>
   </si>
   <si>
     <t>1652/JD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000041/2024-2025</t>
   </si>
   <si>
     <t>2066/JD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...31 lines deleted...]
-    <t>ROY ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,511 +930,511 @@
         <v>4.85</v>
       </c>
       <c r="Q4" s="4">
         <v>3.46</v>
       </c>
       <c r="R4" s="4">
         <v>71.32</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>2.2</v>
+        <v>17.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>27.74</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>0.68</v>
+        <v>12.15</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>17.67</v>
+        <v>30.19</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.9</v>
+        <v>24.19</v>
       </c>
       <c r="R7" s="4">
-        <v>27.74</v>
+        <v>80.13</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>12.15</v>
+        <v>41.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>10.16</v>
+        <v>2.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.46</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>43.92</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>30.19</v>
+        <v>10.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>24.19</v>
+        <v>4.46</v>
       </c>
       <c r="R11" s="4">
-        <v>80.13</v>
+        <v>43.92</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>41.28</v>
+        <v>0.67</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>124.69</v>