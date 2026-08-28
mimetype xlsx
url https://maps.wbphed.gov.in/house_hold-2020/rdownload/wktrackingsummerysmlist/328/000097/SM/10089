--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,645 +89,645 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Augmentation of Baikur Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/10089</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Pump House (3.60 m x 2.40 m) internal size with sanitary &amp; plumbing arrangement including Construction of boundary wall with gate, drain and pathway for 3rd Tube well site of Augmentation Baikur Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000710/2021-2022</t>
+  </si>
+  <si>
+    <t>2223/JD</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>DREAM CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Pump House (3.60 m x 2.40 m) internal size with sanitary &amp; plumbing arrangement including Construction of boundary wall with gate, drain and pathway for 4th Tube well site of Augmentation Baikur Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000616/2021-2022</t>
   </si>
   <si>
     <t>2238/JD</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>27/02/2022</t>
   </si>
   <si>
     <t>ABHIJIT SARKAR</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
+    <t>ADDITIONAL TRANSPORTATION OF GRAVELS AFTER 200KM FOR 20 M3 GRAVELS (1 M3 = 1.68MT) AT SITE FOR CONSTRUCTION OF TUBE WELL IN MAYNAGURI BLOCK IN JALPAIGURI DISTRICT OF BAIKUR (TW-III) PWSS UNDER CMSD-II (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000186/2021-2022</t>
+  </si>
+  <si>
+    <t>472/CMSD-II (D)</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>02/11/2021</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREWS INCLUDING ALLIED MATERIALS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM) BY DEPARTMENTAL RIG MACHINE FOR AUGMENTATION OF BAIKUR (TW-III) PWSS UNDER CENTRAL DRILLING DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000179/2021-2022</t>
+  </si>
+  <si>
+    <t>755/ CDD</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>06/11/2021</t>
+  </si>
+  <si>
+    <t>ADDITIONAL TRANSPORTATION OF GRAVELS AFTER 200 KM FOR 20 M3 GRAVELS ( 1 M3 = 1.68 MT) AT SITE FOR CONSTRUCTION OF TUBE WELL IN MAYNAGURI BLOCK IN JALPAIGURI DISTRICT OF BAIKUR (TW-II) PWSS UNDER CMSD-II (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000184/2021-2022</t>
+  </si>
+  <si>
+    <t>471/CMSD-II (D)</t>
+  </si>
+  <si>
+    <t>ADDITIONAL TRANSPORTATION OF BENTONITE AFTER 200 KM FOR (4X3)=12 MT BENTONITE AT SITE FOR CONSTRUCTION OF TUBE WELL IN MAYNAGURI BLOCK IN JALPAIGURI DISTRICT UNDER CMSD-II (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000185/2021-2022</t>
+  </si>
+  <si>
+    <t>473/CMSD-II (D)</t>
+  </si>
+  <si>
     <t>PROVIDING DRILLING CREWS INCLUDING ALLIED MATERIALS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM) BY DEPARTMENTAL RIG MACHINE FOR AUGMENTATION OF BAIKUR (TW-I) PWSS UNDER CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000177/2021-2022</t>
   </si>
   <si>
     <t>753/ CDD</t>
   </si>
   <si>
-    <t>07/10/2021</t>
-[...5 lines deleted...]
-    <t>PADMA ENGINEERING &amp; CO.</t>
+    <t>ADDITIONAL TRANSPORTATION OF GRAVELS AFTER 200 KM FOR 20 M3 GRAVELS (1 M3 = 1.68 MT) AT SITE FOR CONSTRUCTION OF TUBE WELL IN MAYNAGURI BLOCK IN JALPAIGURI DISTRICT OF BAIKUR (TW-I) PWSS UNDER CMSD-II (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000188/2021-2022</t>
+  </si>
+  <si>
+    <t>463/CMSD-II (D)</t>
+  </si>
+  <si>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>01/11/2021</t>
+  </si>
+  <si>
+    <t>ADDITIONAL TRANSPORTATION OF GRAVELS AFTER 200 KM FOR 10M3 GRAVELS (1 M3 = 1.68MT) AT SITE FOR CONSTRUCTION OF TUBE WELL IN MAYNAGURI BLOCK IN JALPAIGURI DISTRICT OF BAIKUR (TW-I) PWSS UNDER CMSD-II (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2021-2022</t>
+  </si>
+  <si>
+    <t>464/CMSD-II (D)</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREWS INCLUDING ALLIED MATERIALS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM) BY DEPARTMENTAL RIG MACHINE FOR AUGMENTATION OF BAIKUR (TW-II) PWSS UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000181/2021-2022</t>
+  </si>
+  <si>
+    <t>754/ CDD</t>
+  </si>
+  <si>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF BAIKUR (PART-II) PIPED WATER SUPPLY SCHEME BLOCK MAYNAGURI DISTRICT JALPAIGURI.</t>
+  </si>
+  <si>
+    <t>ORD/000360/2021-2022</t>
+  </si>
+  <si>
+    <t>323/JD</t>
+  </si>
+  <si>
+    <t>02/02/2022</t>
+  </si>
+  <si>
+    <t>03/05/2022</t>
+  </si>
+  <si>
+    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF BAIKUR (PART-IV) PIPED WATER SUPPLY SCHEME BLOCK MAYNAGURI DISTRICT JALPAIGURI.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000363/2021-2022</t>
+  </si>
+  <si>
+    <t>325/JD</t>
+  </si>
+  <si>
+    <t>NARAYAN CHANDRA SAHA</t>
+  </si>
+  <si>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF BAIKUR (PART-III) PIPED WATER SUPPLY SCHEME BLOCK MAYNAGURI DISTRICT JALPAIGURI.</t>
+  </si>
+  <si>
+    <t>ORD/000362/2021-2022</t>
+  </si>
+  <si>
+    <t>324/JD</t>
+  </si>
+  <si>
+    <t>CALCON CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF BAIKUR (PART-V) PIPED WATER SUPPLY SCHEME BLOCK MAYNAGURI DISTRICT JALPAIGURI.</t>
+  </si>
+  <si>
+    <t>ORD/000364/2021-2022</t>
+  </si>
+  <si>
+    <t>326/JD</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>MINTU CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) including Retrofitting at Jamuribari, Sovabhita, Pakuritala, Chandanidanga, Nayabari, Kohorapara and adjacent area within Garalbari Zone-II under Jalpaiguri Sadar Block in connection with Jaldhara/ Jal Sapna under Jalpaiguri Division PHE Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000202/2022-2023</t>
+  </si>
+  <si>
+    <t>1741/JD</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>23/10/2022</t>
+  </si>
+  <si>
+    <t>PROVA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Interconnection with Delivery Line of Tube Well ( 3rd and 4th ) to Distribution Pipeline &amp; Backwash line at Baikur Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000340/2022-2023</t>
+  </si>
+  <si>
+    <t>275/JD</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of 25KVA Servo Motor operated Copper wound line voltage corrector under BAIKUR PWSS, at TW No. IV in the dist. of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000068/2022-2023</t>
+  </si>
+  <si>
+    <t>443/NMD</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>05/07/2022</t>
+  </si>
+  <si>
+    <t>BONANZA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for augmentation of BAIKUR PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000012/2022-2023</t>
+  </si>
+  <si>
+    <t>280/NMD</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
+  </si>
+  <si>
+    <t>M/S P.P. ELECTRICALS</t>
+  </si>
+  <si>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF BAIKUR (PART-I) PIPED WATER SUPPLY SCHEME BLOCK MAYNAGURI DISTRICT JALPAIGURI.</t>
+  </si>
+  <si>
+    <t>ORD/000361/2021-2022</t>
+  </si>
+  <si>
+    <t>322/JD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of 25KVA Servo Motor operated Copper wound line voltage corrector for augmentation of BAIKUR W/S Scheme at T/W No. III in the dist. of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>207/NMD</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>MALAY KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for augmentation of BAIKUR PWSS, TW no I in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000011/2022-2023</t>
+  </si>
+  <si>
+    <t>279/NMD</t>
+  </si>
+  <si>
+    <t>INDTECH ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Additional pipeline works for Augmentation of Baikur (Part-I) Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000239/2022-2023</t>
+  </si>
+  <si>
+    <t>1861/JD</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>PRADIP KR SEN</t>
+  </si>
+  <si>
+    <t>Installation of Iron Elimination Plant (40m3/hr) including construction of Blower Room (3.60MX3.00M ) Size, concrete platform &amp; drain ...etc at 4th tube well site of Baikur water supply scheme under Jalpaiguri Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000286/2022-2023</t>
+  </si>
+  <si>
+    <t>2014/JD</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>M/S R.N. TRADERS</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of 25KVA Servo Motor operated Copper wound line voltage corrector for augmentation of BAIKUR W/S Scheme at T/W No. I in the dist. of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000003/2022-2023</t>
   </si>
   <si>
     <t>206/NMD</t>
   </si>
   <si>
-    <t>04/04/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>R.K.ENTERPRISES</t>
   </si>
   <si>
-    <t>ADDITIONAL TRANSPORTATION OF GRAVELS AFTER 200 KM FOR 20 M3 GRAVELS (1 M3 = 1.68 MT) AT SITE FOR CONSTRUCTION OF TUBE WELL IN MAYNAGURI BLOCK IN JALPAIGURI DISTRICT OF BAIKUR (TW-I) PWSS UNDER CMSD-II (D), CDD, PHE DTE.</t>
-[...73 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components for BAIKUR PWSS, at TW No. IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000082/2022-2023</t>
   </si>
   <si>
     <t>540/NMD</t>
   </si>
   <si>
     <t>08/07/2022</t>
   </si>
   <si>
     <t>07/08/2022</t>
   </si>
   <si>
     <t>SARKAR ELECTRIC</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of 25KVA Servo Motor operated Copper wound line voltage corrector under BAIKUR PWSS, at TW No. IV in the dist. of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
-[...44 lines deleted...]
-    <t>MALAY KUMAR SAHA</t>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF BAIKUR (PART-VI) PIPED WATER SUPPLY SCHEME BLOCK MAYNAGURI DISTRICT JALPAIGURI.</t>
+  </si>
+  <si>
+    <t>ORD/000365/2021-2022</t>
+  </si>
+  <si>
+    <t>327/JD</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>M/S S.G. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000009/2021-2022</t>
+  </si>
+  <si>
+    <t>557/JD</t>
+  </si>
+  <si>
+    <t>01/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>AUG LATAGURI ZONE III</t>
+  </si>
+  <si>
+    <t>VCH/001396/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-552</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>RAGHU DAS</t>
+  </si>
+  <si>
+    <t>TUBE WELL BILL</t>
+  </si>
+  <si>
+    <t>VCH/001151/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-266</t>
+  </si>
+  <si>
+    <t>16/02/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER CENTRAL DRILLING DIVISION</t>
   </si>
   <si>
     <t>New Service Connection Charge for T/W No. IV of JORPAKRI BAZAR W/S Scheme under BHOPATTY CCC [APPLICATION NO. 4002923158 ; Reference ID : 402820488]</t>
   </si>
   <si>
     <t>VCH/000171/2022-2023</t>
   </si>
   <si>
     <t>BP/2022-23/16</t>
   </si>
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Installation of Infrastructure IRO NSC application T/W No. IV of JORPAKRI BAZAR W/S Scheme under BHOPATTY CCC [APPLICATION NO. 100000052276 ; Reference ID : 860241546]</t>
   </si>
   <si>
     <t>VCH/000172/2022-2023</t>
   </si>
   <si>
     <t>New Service Connection Charge for T/W No. IV of BAIKUR JORPAKRI BAZER W/S Scheme under BHOPATTY CCC [APPLICATION NO. 4002923158 ; Reference ID : 402820488]</t>
   </si>
   <si>
     <t>VCH/000173/2022-2023</t>
   </si>
   <si>
     <t>Installation of Infrastructure IRO NSC application T/W No. III of BAIKUR GOURGRAM HELAPAKRI BAZER W/S Scheme under BHOPATTY CCC [APPLICATION NO. 100000052275 ; Reference ID : 860241545]</t>
   </si>
   <si>
     <t>VCH/000174/2022-2023</t>
   </si>
   <si>
     <t>LDS MOGALKATA T.G PWSS</t>
   </si>
   <si>
     <t>VCH/001262/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-554</t>
   </si>
   <si>
-    <t>31/03/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>DULAL CHOUDHURY</t>
   </si>
   <si>
-    <t>TUBE WELL BILL</t>
-[...79 lines deleted...]
-  <si>
     <t>Minor Repairing work for Pump House &amp; construction of CC path for Baikur Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000365/2022-2023</t>
   </si>
   <si>
     <t>191/JD</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>04/02/2023</t>
   </si>
   <si>
     <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on hire basis including driver under Office of the Assistant Engineer, Jalpaiguri Sadar Division, P.H.E. Dte. Dist. For the use of the Assistant Engineer, Jalpaiguri Sadar Sub Division, P.H.E. Dte, (with valid Taxi permit) from 01/05/2023 to 31/10/2023</t>
   </si>
   <si>
     <t>ORD/000117/2023-2024</t>
   </si>
   <si>
     <t>44/JSSD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>MRITYUNJAY SIKDAR</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for augmentation of BAIKUR PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Installation of Iron Elimination Plant (40m3/hr) including construction of Blower Room (3.60MX3.00M ) Size, concrete platform &amp; drain ...etc at 3rd tube well site of Baikur water supply scheme under Jalpaiguri Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000344/2022-2023</t>
   </si>
   <si>
     <t>137/JD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>SADHAN KARMAKAR</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Laying of Additional 75 mm dia pipeline for providing FHTC for Augmentation of Baikur PWSS for Part-VI area.</t>
+  </si>
+  <si>
+    <t>ORD/000530/2023-2024</t>
+  </si>
+  <si>
+    <t>1876/JD</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>supply of 1(one) Maxi cab on hire basis including driver for the office of the Executive Engineer , planning &amp; Design Division -III,P.H.E. Dte. Silliguri</t>
+  </si>
+  <si>
+    <t>BILL/00904/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-515</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>SHREYANSH AUTO MOBILE</t>
   </si>
   <si>
     <t>PROVIDING INSPECTION VEHICLE FOR OFFICIAL USE OF THE OFFICE OF THE EXECUTIVE ENGINEER,JALPAIGURI DIVISION, P.H.E. Dte.</t>
   </si>
   <si>
     <t>BILL/00621/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-426</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
-    <t>supply of 1(one) Maxi cab on hire basis including driver for the office of the Executive Engineer , planning &amp; Design Division -III,P.H.E. Dte. Silliguri</t>
-[...67 lines deleted...]
-  <si>
     <t>RTOR000088/2024-2025</t>
   </si>
   <si>
     <t>2219/JD</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
-    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF BAIKUR (PART-IV) PIPED WATER SUPPLY SCHEME BLOCK MAYNAGURI DISTRICT JALPAIGURI.</t>
-[...25 lines deleted...]
-  <si>
     <t>Additional Laying Distribution System and Providing Functional House Hold Tap Connection at Baikur (Part-V) PWSS Maynaguri Block under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000609/2024-2025</t>
   </si>
   <si>
     <t>483/JD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
-  </si>
-[...13 lines deleted...]
-    <t>M/S S.G. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1274,2506 +1274,2506 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>11.44</v>
+        <v>11.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.88</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="E4" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>10.61</v>
+        <v>11.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.03</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.77</v>
+        <v>0.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>91.16</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>0.85</v>
+        <v>10.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.32</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>78.43</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>0.42</v>
+        <v>0.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.9</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>10.61</v>
+        <v>0.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>91.67</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>0.85</v>
+        <v>10.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.69</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>81.95</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
-        <v>10.61</v>
+        <v>0.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P11" s="4">
-        <v>0.85</v>
+        <v>0.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>6.79</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
-        <v>0.3</v>
+        <v>10.61</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.33</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>78.56</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>8.31</v>
+        <v>224.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>217.04</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.53</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>2.76</v>
+        <v>221.81</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>146.12</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>65.88</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="P15" s="4">
-        <v>8.74</v>
+        <v>218.39</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>175.31</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>80.27</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="P16" s="4">
-        <v>2.77</v>
+        <v>220.34</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>68.71</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>31.18</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.68</v>
+        <v>75.59</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>47.84</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>63.29</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I18" s="13"/>
-[...1 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="P18" s="4">
-        <v>4.18</v>
+        <v>6.32</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>5.15</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>81.43</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>102</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="P19" s="4">
-        <v>0.68</v>
+        <v>2.76</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I20" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="I20" s="13"/>
-      <c r="J20" s="13"/>
+      <c r="J20" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="P20" s="4">
-        <v>2.73</v>
+        <v>8.74</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>8.74</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>115</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
       <c r="P21" s="4">
-        <v>10.11</v>
+        <v>224.8</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>210.42</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>93.6</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>118</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="P22" s="4">
-        <v>45.75</v>
+        <v>2.77</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>124</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="P23" s="4">
-        <v>22.91</v>
+        <v>8.74</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>8.74</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="I24" s="13"/>
+        <v>128</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="J24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="P24" s="4">
-        <v>218.39</v>
+        <v>18</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>18.53</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>102.95</v>
       </c>
       <c r="S24" s="4">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="I25" s="13"/>
+        <v>134</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="J25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="P25" s="4">
-        <v>11.43</v>
+        <v>17.88</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>17.37</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>97.15</v>
       </c>
       <c r="S25" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>132</v>
+        <v>103</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="P26" s="4">
-        <v>6.32</v>
+        <v>2.77</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>132</v>
+        <v>103</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="P27" s="4">
-        <v>2.55</v>
+        <v>8.31</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>8.31</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="J28" s="13"/>
+        <v>150</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K28" s="4" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>145</v>
+        <v>73</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="P28" s="4">
-        <v>0.88</v>
+        <v>213.61</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>142.01</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>66.48</v>
       </c>
       <c r="S28" s="4">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>87</v>
+        <v>158</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>88</v>
+        <v>158</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="P29" s="4">
-        <v>8.74</v>
+        <v>1.82</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="P30" s="4">
-        <v>18</v>
+        <v>22.91</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>158</v>
-[...6 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="P31" s="4">
-        <v>17.88</v>
+        <v>45.75</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>164</v>
-[...6 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="P32" s="4">
-        <v>17.86</v>
+        <v>0.68</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>172</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>173</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>174</v>
       </c>
       <c r="P33" s="4">
-        <v>1.82</v>
+        <v>4.18</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="P34" s="4">
-        <v>0.16</v>
+        <v>0.68</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>179</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
         <v>180</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="P35" s="4">
-        <v>1.15</v>
+        <v>2.73</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="O36" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="I36" s="13"/>
-[...17 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>224.83</v>
+        <v>10.11</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>132</v>
+        <v>77</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K37" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="N37" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="L37" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O37" s="4" t="s">
-        <v>193</v>
+        <v>31</v>
       </c>
       <c r="P37" s="4">
-        <v>75.59</v>
+        <v>2.55</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>70.47</v>
       </c>
       <c r="S37" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="N38" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="I38" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K38" s="4" t="s">
+      <c r="O38" s="4" t="s">
         <v>195</v>
       </c>
-      <c r="L38" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>224.8</v>
+        <v>0.88</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S38" s="4">
-        <v>100</v>
+        <v>34</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>132</v>
+        <v>77</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K39" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="L39" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="M39" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="M39" s="4" t="s">
+      <c r="N39" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="N39" s="4" t="s">
+      <c r="O39" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="O39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P39" s="4">
-        <v>13.08</v>
+        <v>17.86</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>17.27</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>96.66</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-      <c r="J40" s="13"/>
+        <v>202</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K40" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>174</v>
+        <v>133</v>
       </c>
       <c r="P40" s="4">
-        <v>44.19</v>
+        <v>13.08</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>12.47</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>95.33</v>
       </c>
       <c r="S40" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>122</v>
+        <v>210</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>123</v>
+        <v>210</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="P41" s="4">
-        <v>221.81</v>
+        <v>1.15</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>209</v>
-[...6 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>122</v>
+        <v>215</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="P42" s="4">
-        <v>220.34</v>
+        <v>0.16</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>214</v>
-[...6 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>218</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>130</v>
+        <v>159</v>
       </c>
       <c r="P43" s="4">
-        <v>19.67</v>
+        <v>44.19</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>219</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>132</v>
+        <v>77</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>220</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>221</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>223</v>
+        <v>31</v>
       </c>
       <c r="P44" s="4">
-        <v>213.61</v>
+        <v>19.67</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="7" t="s">
         <v>224</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="11"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8">
         <v>1722</v>
       </c>
       <c r="P45" s="8">
-        <v>0</v>
+        <v>1163.27</v>
       </c>
       <c r="Q45" s="8">
-        <v>0</v>
+        <v>67.55</v>
       </c>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A45:N45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>