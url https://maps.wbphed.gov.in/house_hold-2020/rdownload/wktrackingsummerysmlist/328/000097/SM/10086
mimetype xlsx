--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -498,50 +498,68 @@
     <t>Additional work of OHR including IEP, Blower Room, Footpath, Land filling, Drain at HW Site of Dakshin Berubari Pipe Water Supply Scheme under Jalpaiguri Sadar Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000548/2024-2025</t>
   </si>
   <si>
     <t>128/JD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-E).</t>
   </si>
   <si>
     <t>ORD/000463/2021-2022</t>
   </si>
   <si>
     <t>344/JD</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>R.S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of different components for Rejuvenation of Jogesh Chandra Tea Garden PWSS I.e. TW, Pump Houses, Rising Main, Boundary wall etc. at Block - Mal under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000331/2023-2024</t>
+  </si>
+  <si>
+    <t>1541/JD</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>06/04/2024</t>
+  </si>
+  <si>
+    <t>M/S KARMAKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,51 +948,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2360,51 +2378,53 @@
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="I25" s="13"/>
+      <c r="I25" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="J25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P25" s="4">
         <v>175.44</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
@@ -2641,87 +2661,148 @@
       </c>
       <c r="N29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P29" s="4">
         <v>177.82</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
         <v>162</v>
       </c>
-      <c r="B30" s="7"/>
-[...22 lines deleted...]
-      <c r="S30" s="8"/>
+      <c r="I30" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="P30" s="4">
+        <v>22.42</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8">
+        <v>1723.95</v>
+      </c>
+      <c r="P31" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>0</v>
+      </c>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>