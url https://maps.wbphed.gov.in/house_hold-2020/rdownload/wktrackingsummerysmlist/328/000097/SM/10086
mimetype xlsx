--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -432,59 +432,50 @@
     <t>02/06/2022</t>
   </si>
   <si>
     <t>RTOR000086/2024-2025</t>
   </si>
   <si>
     <t>2213/JD</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-C).</t>
   </si>
   <si>
     <t>ORD/000461/2021-2022</t>
   </si>
   <si>
     <t>341/JD</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>M/S A.B.G. CONSTRUCTION</t>
-  </si>
-[...7 lines deleted...]
-    <t>347/JD</t>
   </si>
   <si>
     <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-F).</t>
   </si>
   <si>
     <t>ORD/000464/2021-2022</t>
   </si>
   <si>
     <t>346/JD</t>
   </si>
   <si>
     <t>M/S SURAJIT DEY AND CO.</t>
   </si>
   <si>
     <t>Construction of 200 CuM Over Head Reservoir (OHR) (Staging Height 20 Mtr.) as per Departmental Design and Drawing with Soil Investigation Work, Sinking 2 Nos Rig Bore TubeWell by ODEX-165 method of dirlling, 2 Nos Pump House (5.4m x 3.6m) and 2 Nos Boundary Wall (H/W and 2nd Site) along with Laying Distribution System including Rising Main with providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission for Rejuvenation of Satkhaya Tea Garden area Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000284/2023-2024</t>
   </si>
   <si>
     <t>1255/JD</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
@@ -948,51 +939,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1290,54 +1281,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>11.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>77.34</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1469,54 +1460,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>0.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>92.43</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1528,54 +1519,54 @@
         <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>177.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>94.69</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>53.47</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1986,54 +1977,54 @@
         <v>105</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="4">
         <v>162.92</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>83.77</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>51.42</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2043,54 +2034,54 @@
       </c>
       <c r="H19" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P19" s="4">
         <v>0.88</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>1.04</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>118.12</v>
       </c>
       <c r="S19" s="4">
         <v>50</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2224,54 +2215,54 @@
         <v>127</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P22" s="4">
         <v>143.72</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>110.73</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>77.04</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2342,54 +2333,54 @@
       <c r="I24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P24" s="4">
         <v>174.6</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>92.67</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>53.07</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2397,412 +2388,351 @@
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="P25" s="4">
-        <v>175.44</v>
+        <v>197.49</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>67.35</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>34.11</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>70</v>
+        <v>147</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>108</v>
+        <v>148</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="P26" s="4">
-        <v>197.49</v>
+        <v>183</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>14</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>151</v>
+        <v>108</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
       <c r="P27" s="4">
-        <v>183</v>
+        <v>78.71</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>14</v>
+        <v>85</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>156</v>
+        <v>70</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>108</v>
+        <v>157</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>109</v>
+        <v>158</v>
       </c>
       <c r="P28" s="4">
-        <v>78.71</v>
+        <v>177.82</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>124.31</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>69.91</v>
       </c>
       <c r="S28" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>70</v>
+        <v>162</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="P29" s="4">
-        <v>177.82</v>
+        <v>22.42</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" s="3">
-[...33 lines deleted...]
-      <c r="M30" s="4" t="s">
+      <c r="A30" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="N30" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>1548.51</v>
+      </c>
+      <c r="P30" s="8">
+        <v>583.99</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>37.71</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
-    <row r="31" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>