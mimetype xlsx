--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -507,50 +507,59 @@
     <t>344/JD</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>R.S CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of different components for Rejuvenation of Jogesh Chandra Tea Garden PWSS I.e. TW, Pump Houses, Rising Main, Boundary wall etc. at Block - Mal under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000331/2023-2024</t>
   </si>
   <si>
     <t>1541/JD</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>M/S KARMAKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-A).</t>
+  </si>
+  <si>
+    <t>ORD/000367/2021-2022</t>
+  </si>
+  <si>
+    <t>347/JD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -939,51 +948,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2652,87 +2661,148 @@
       </c>
       <c r="N29" s="4" t="s">
         <v>163</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>164</v>
       </c>
       <c r="P29" s="4">
         <v>22.42</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
         <v>165</v>
       </c>
-      <c r="B30" s="7"/>
-[...22 lines deleted...]
-      <c r="S30" s="8"/>
+      <c r="I30" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P30" s="4">
+        <v>175.44</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>136.33</v>
+      </c>
+      <c r="R30" s="4">
+        <v>77.71</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8">
+        <v>1723.95</v>
+      </c>
+      <c r="P31" s="8">
+        <v>720.32</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>41.78</v>
+      </c>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>