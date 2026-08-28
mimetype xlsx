--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,74 +89,188 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Augmentation of Dakshin Berubari Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/10086</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-C).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000461/2021-2022</t>
+  </si>
+  <si>
+    <t>341/JD</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>M/S A.B.G. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-A).</t>
+  </si>
+  <si>
+    <t>ORD/000367/2021-2022</t>
+  </si>
+  <si>
+    <t>347/JD</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S RATAN KUMAR DAS GUPTA AND CO</t>
+  </si>
+  <si>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-B).</t>
+  </si>
+  <si>
+    <t>ORD/000368/2021-2022</t>
+  </si>
+  <si>
+    <t>340/JD</t>
+  </si>
+  <si>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-F).</t>
+  </si>
+  <si>
+    <t>ORD/000464/2021-2022</t>
+  </si>
+  <si>
+    <t>346/JD</t>
+  </si>
+  <si>
+    <t>M/S SURAJIT DEY AND CO.</t>
+  </si>
+  <si>
+    <t>Construction of 700 m3 capacity 20 Mtr. Staging height RCC Over Head Reservoir as per Departmental Design &amp; drawing including pipe connection and cost of pipes, specials for AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME, Block- Jalpaiguri, District : Jalpaiguri, under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000455/2021-2022</t>
+  </si>
+  <si>
+    <t>337/JD</t>
+  </si>
+  <si>
+    <t>02/02/2022</t>
+  </si>
+  <si>
+    <t>02/06/2022</t>
+  </si>
+  <si>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-D).</t>
+  </si>
+  <si>
+    <t>ORD/000462/2021-2022</t>
+  </si>
+  <si>
+    <t>343/JD</t>
+  </si>
+  <si>
+    <t>04/05/2022</t>
+  </si>
+  <si>
+    <t>SUKES BASU MAJUMDAR</t>
+  </si>
+  <si>
+    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-E).</t>
+  </si>
+  <si>
+    <t>ORD/000463/2021-2022</t>
+  </si>
+  <si>
+    <t>344/JD</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>R.S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000011/2021-2022</t>
+  </si>
+  <si>
+    <t>560/JD</t>
+  </si>
+  <si>
+    <t>01/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>LDS FHTC GHASMARI</t>
   </si>
   <si>
     <t>VCH/001355/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-499</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
     <t>M/S R.N. TRADERS</t>
   </si>
   <si>
     <t>Construction of Pump House ( 3.60M X 2.40M ) Size with sanitary &amp; plumbing arrangement including Boundary wall, drain and pathway for 4th Tubewell site for Augmentation of Dakshin Berubari Water Supply Scheme under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000352/2022-2023</t>
   </si>
   <si>
     <t>164/JD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>05/03/2023</t>
   </si>
   <si>
     <t>KAUSHIK SEN</t>
   </si>
   <si>
     <t>Rising Main Connections (at 4th TW site) including other necessary arrangement for Augmentation of Dakshin Berubari Water Supply Scheme under Jalpaiguri Division P.H.E.Dte Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/000436/2022-2023</t>
   </si>
   <si>
     <t>167/RWS</t>
   </si>
   <si>
     <t>28/02/2023</t>
@@ -200,96 +314,132 @@
   <si>
     <t>ORD/000128/2023-2024</t>
   </si>
   <si>
     <t>42/DSD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>Carrying out Drilling allied works for Construction of a Rig Bored Big Dia Deep Tube well (BDTW) by the Reverse Rotary Circulation method of drilling at Augmentation Dakshin Berubari PWSS TW-IV, Dist- Jalpaiguri, under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000129/2023-2024</t>
   </si>
   <si>
     <t>43/DSD</t>
   </si>
   <si>
     <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on hire basis including driver under Office of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. For the use of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. (with valid Taxi permit). (Vehicle No.-WB71B-8742) (w.e.f. 14.07.2023)</t>
   </si>
   <si>
+    <t>ORD/000252/2023-2024</t>
+  </si>
+  <si>
+    <t>683/JD</t>
+  </si>
+  <si>
+    <t>11/07/2023</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>RAKESH SARKAR</t>
+  </si>
+  <si>
     <t>ORD/000253/2023-2024</t>
   </si>
   <si>
     <t>672/JD</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>APIKUL ALI</t>
   </si>
   <si>
-    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-D).</t>
-[...29 lines deleted...]
-    <t>Resource Division</t>
+    <t>Construction of 200 CuM Over Head Reservoir (OHR) (Staging Height 20 Mtr.) as per Departmental Design and Drawing with Soil Investigation Work, Sinking 2 Nos Rig Bore TubeWell by ODEX-165 method of dirlling, 2 Nos Pump House (5.4m x 3.6m) and 2 Nos Boundary Wall (H/W and 2nd Site) along with Laying Distribution System including Rising Main with providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission for Rejuvenation of Satkhaya Tea Garden area Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2023-2024</t>
+  </si>
+  <si>
+    <t>1255/JD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>B RAI CONSTRUCTION COMPANY</t>
+  </si>
+  <si>
+    <t>Providing FHTC and Retrofitting works in connection with FHTC works at Jakhai bari, Kathal Tali, Kalirhat &amp; adjacent area of Dwarikamari W/S/S under Jalpaiguri Division , P.H.E .Dte. (Part-F). Block-Maynaguri. District- Jalpaiguri.</t>
+  </si>
+  <si>
+    <t>ORD/000426/2022-2023</t>
+  </si>
+  <si>
+    <t>625/JD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>ARATI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of different components for Rejuvenation of Jogesh Chandra Tea Garden PWSS I.e. TW, Pump Houses, Rising Main, Boundary wall etc. at Block - Mal under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000331/2023-2024</t>
+  </si>
+  <si>
+    <t>1541/JD</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>06/04/2024</t>
+  </si>
+  <si>
+    <t>M/S KARMAKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>FUEL AND LUBRICANTS FOR THE VEHICLES UNDER JALPAIGURI</t>
   </si>
   <si>
     <t>BILL/00610/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-416</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>FILL &amp; SMILE</t>
   </si>
   <si>
     <t>New Service Connection Charge for DAKSHIN BERUBARI, T/W IV, under HALDIBARI CCC, [APPLICATION NO. 4003215403, Reference ID : 403062802]</t>
   </si>
   <si>
     <t>BILL/01116/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/123</t>
   </si>
@@ -329,237 +479,87 @@
   <si>
     <t>FUEL BILL</t>
   </si>
   <si>
     <t>BILL/00685/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-491</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
     <t>SUPPLY OF FUEL FOR THEB HIRED VEHICLES UNDER JALPAIGURI DIVISION AND SUB DIVISION</t>
   </si>
   <si>
     <t>BILL/00480/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-375</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
-    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-B).</t>
-[...46 lines deleted...]
-  <si>
     <t>Sinking of 250 mm X 150 mm dia tube well by Reverse Rotary method of drilling at 4th Site of A Dakshin Berubari PWSS within Jalpaiguri Sadar Block under the PHE Dte. Jalpaiguri Division.</t>
   </si>
   <si>
     <t>ORD/000204/2024-2025</t>
   </si>
   <si>
     <t>1591/JD</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>NARESH SEN</t>
   </si>
   <si>
-    <t>Construction of 700 m3 capacity 20 Mtr. Staging height RCC Over Head Reservoir as per Departmental Design &amp; drawing including pipe connection and cost of pipes, specials for AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME, Block- Jalpaiguri, District : Jalpaiguri, under Jalpaiguri Division P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000086/2024-2025</t>
   </si>
   <si>
     <t>2213/JD</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
-    <t>LAYING DISTRIBUTION SYSTEM AND FUNCTIONAL HOUSEHOLD TAP CONNECTION FOR AUGMENTATION OF DAKSHIN BERUBARI PIPED WATER SUPPLY SCHEME BLOCK JALPAIGURI DISTRICT JALPAIGURI (PART-C).</t>
-[...43 lines deleted...]
-  <si>
     <t>Additional work of OHR including IEP, Blower Room, Footpath, Land filling, Drain at HW Site of Dakshin Berubari Pipe Water Supply Scheme under Jalpaiguri Sadar Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000548/2024-2025</t>
   </si>
   <si>
     <t>128/JD</t>
   </si>
   <si>
     <t>16/01/2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>347/JD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1086,1679 +1086,1679 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>56.2</v>
+        <v>174.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>92.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>53.07</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>10.78</v>
+        <v>175.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>136.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>77.71</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>1.58</v>
+        <v>162.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>83.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>51.42</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>11.14</v>
+        <v>197.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.61</v>
+        <v>67.35</v>
       </c>
       <c r="R6" s="4">
-        <v>77.34</v>
+        <v>34.11</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
-        <v>0.08</v>
+        <v>143.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>110.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>77.04</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>0.79</v>
+        <v>177.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>94.69</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>53.47</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>0.88</v>
+        <v>177.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.82</v>
+        <v>124.31</v>
       </c>
       <c r="R9" s="4">
-        <v>92.43</v>
+        <v>69.91</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>177.1</v>
+        <v>53.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>94.69</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>53.47</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>53.75</v>
+        <v>56.2</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>2.41</v>
+        <v>10.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>5.53</v>
+        <v>1.58</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.14</v>
+        <v>11.14</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>8.61</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>77.34</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13"/>
-[...1 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="P16" s="4">
-        <v>0.32</v>
+        <v>0.79</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.7</v>
+        <v>0.88</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>1.04</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>118.12</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="I18" s="13"/>
-[...3 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="4">
-        <v>162.92</v>
+        <v>0.88</v>
       </c>
       <c r="Q18" s="4">
-        <v>83.77</v>
+        <v>0.82</v>
       </c>
       <c r="R18" s="4">
-        <v>51.42</v>
+        <v>92.43</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>110</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P19" s="4">
-        <v>0.88</v>
+        <v>183</v>
       </c>
       <c r="Q19" s="4">
-        <v>1.04</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>118.12</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P20" s="4">
         <v>45</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="P21" s="4">
-        <v>9.11</v>
+        <v>22.42</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I22" s="13"/>
-      <c r="J22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>109</v>
+        <v>132</v>
       </c>
       <c r="P22" s="4">
-        <v>143.72</v>
+        <v>2.41</v>
       </c>
       <c r="Q22" s="4">
-        <v>110.73</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>77.04</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>73</v>
+        <v>133</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>77</v>
+        <v>137</v>
       </c>
       <c r="P23" s="4">
-        <v>30.21</v>
+        <v>5.53</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>135</v>
-[...6 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>70</v>
+        <v>141</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="P24" s="4">
-        <v>174.6</v>
+        <v>1.14</v>
       </c>
       <c r="Q24" s="4">
-        <v>92.67</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>53.07</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>70</v>
+        <v>146</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>108</v>
+        <v>146</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="P25" s="4">
-        <v>197.49</v>
+        <v>0.22</v>
       </c>
       <c r="Q25" s="4">
-        <v>67.35</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>34.11</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="P26" s="4">
-        <v>183</v>
+        <v>0.32</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>150</v>
-[...6 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>108</v>
+        <v>154</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>109</v>
+        <v>132</v>
       </c>
       <c r="P27" s="4">
-        <v>78.71</v>
+        <v>0.7</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>70</v>
+        <v>158</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="P28" s="4">
-        <v>177.82</v>
+        <v>9.11</v>
       </c>
       <c r="Q28" s="4">
-        <v>124.31</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>69.91</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>159</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>163</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>164</v>
+        <v>64</v>
       </c>
       <c r="P29" s="4">
-        <v>22.42</v>
+        <v>30.21</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="L30" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N30" s="4" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="P30" s="4">
-        <v>175.44</v>
+        <v>78.71</v>
       </c>
       <c r="Q30" s="4">
-        <v>136.33</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>77.71</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
         <v>168</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="11"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8">
         <v>1723.95</v>