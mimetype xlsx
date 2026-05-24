--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,68 @@
     <t>22/07/2022</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>CHANDAN GHOSH</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF ANGRABHASA PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD,Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000880/2022-2023</t>
   </si>
   <si>
     <t>363/NMD</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S ROYAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of a Rig Bored Big Dia Deep Tubewell by ODEX-165 method of drilling along with pump connection and other allied works at Uttar Salbari Mouza (5th T/W site) of Augmentation of Angrabhasa Piped Water Supply Scheme, Nagrakata Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000153/2024-2025</t>
+  </si>
+  <si>
+    <t>244/JSSD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>ARUP SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -938,54 +956,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>31.09</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1056,54 +1074,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1353,54 +1371,54 @@
       <c r="I10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>54.69</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>31.22</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>57.08</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1414,54 +1432,54 @@
       <c r="I11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>6.39</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>42.52</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1475,54 +1493,54 @@
       <c r="I12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>8.83</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.52</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>62.47</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1650,54 +1668,54 @@
       <c r="I15" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>282.14</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>193.85</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>68.71</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1772,101 +1790,162 @@
       <c r="I17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
         <v>10.1</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P18" s="4">
+        <v>9.97</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>463.83</v>
+      </c>
+      <c r="P19" s="8">
+        <v>246.51</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>53.15</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>