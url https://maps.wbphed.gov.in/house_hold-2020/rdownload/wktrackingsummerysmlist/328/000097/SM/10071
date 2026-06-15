--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,68 +273,50 @@
     <t>ORD/000785/2021-2022</t>
   </si>
   <si>
     <t>840/JD</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>21/04/2022</t>
   </si>
   <si>
     <t>MALAY BHOWMIK</t>
   </si>
   <si>
     <t>New Service Connection Charge for ANGRABHASA, T/W No.III, under BANARHAT CCC, [APPLICATION NO. 4003323154, Reference ID : 403149195]</t>
   </si>
   <si>
     <t>BILL/01937/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>RAGHU DAS</t>
   </si>
   <si>
     <t>Laying Distribution System providing With Functional Household Tap Connection (FHTC) in connection with Jalswapna/JJM for Augmentation of Angrabhasa Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2022-2023</t>
   </si>
   <si>
     <t>878/JD</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>M/S R.N. TRADERS</t>
   </si>
   <si>
     <t>Construction of boundary wall with gate, drain and pathway for 3rd tubewell Site for Augmentation of Angrabhasa PWSS, under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000192/2022-2023</t>
   </si>
@@ -795,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1586,78 +1568,82 @@
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>12.42</v>
+        <v>282.14</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>193.85</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>68.71</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
@@ -1665,287 +1651,226 @@
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>282.14</v>
+        <v>4.78</v>
       </c>
       <c r="Q15" s="4">
-        <v>193.85</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>68.71</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>74</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>4.78</v>
+        <v>10.1</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>10.1</v>
+        <v>9.97</v>
       </c>
       <c r="Q17" s="4">
-        <v>10.04</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>99.39</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...18 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>451.41</v>
+      </c>
+      <c r="P18" s="8">
+        <v>246.51</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>54.61</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>