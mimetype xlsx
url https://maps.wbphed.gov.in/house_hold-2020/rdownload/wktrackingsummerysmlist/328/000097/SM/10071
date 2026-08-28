--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -125,270 +125,270 @@
   <si>
     <t>12/05/2021</t>
   </si>
   <si>
     <t>11/06/2021</t>
   </si>
   <si>
     <t>ROY &amp; SARKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation Work order for the work of Annual Maintenance of pipe line and other misc. work related to pipe line including maintenance of I.E.Plant (if any)for Angravasa T.G. PWSS under Jalpaiguri Division, P.H.E Dte. period from 15/07/2021 to 31/12/2021.</t>
   </si>
   <si>
     <t>ORD/001037/2021-2022</t>
   </si>
   <si>
     <t>162 /JSSD</t>
   </si>
   <si>
     <t>15/07/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
+    <t>Laying Distribution System providing With Functional Household Tap Connection (FHTC) in connection with Jalswapna/JJM for Augmentation of Angrabhasa Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000007/2022-2023</t>
+  </si>
+  <si>
+    <t>878/JD</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>M/S R.N. TRADERS</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m x2.40 m) size with sanitary &amp; plumbing arrangement at 3rd tube well site for Augmentation of Angrabhasa Piped Water Supply Scheme under Jalpaiguri Division.</t>
+  </si>
+  <si>
+    <t>ORD/001000/2021-2022</t>
+  </si>
+  <si>
+    <t>1242/JSSD</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>09/05/2022</t>
+  </si>
+  <si>
+    <t>SURAJIT KUNDU</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall with gate, drain, and pathway for 2nd tube-well site for Augmentation of Angrabhasa Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001006/2021-2022</t>
+  </si>
+  <si>
+    <t>1262/JSSD</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>200 Cum OHR as per Departmental Design &amp; Drawing for Augmentation of Angrabhasa Piped Water Supply Scheme Block- Dhupguri, District - Jalpaiguri.</t>
+  </si>
+  <si>
+    <t>ORD/000137/2022-2023</t>
+  </si>
+  <si>
+    <t>1554/JD</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>SWAPAN SAHA</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall with gate, drain and pathway for 3rd tubewell Site for Augmentation of Angrabhasa PWSS, under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2022-2023</t>
+  </si>
+  <si>
+    <t>.99/JSSD</t>
+  </si>
+  <si>
+    <t>22/07/2022</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>CHANDAN GHOSH</t>
+  </si>
+  <si>
+    <t>Sinking of 1 No. 250 mm x 200 mm x 147 m deep Rig Bored Tube Well by Reverse Rotary method of drilling for the Augmentation of Angrabhasa piped water supply scheme under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000785/2021-2022</t>
+  </si>
+  <si>
+    <t>840/JD</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>MALAY BHOWMIK</t>
+  </si>
+  <si>
     <t>Soil investigation work for 200 Cum over head Reservoir (OHR)for Augmentation of Angrabhasa Piped Water Supply Scheme under Jalpaiguri Division PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000834/2021-2022</t>
   </si>
   <si>
     <t>1183/W/JSSD</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>G MITRA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000016/2021-2022</t>
   </si>
   <si>
     <t>555/JD</t>
   </si>
   <si>
     <t>01/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Laying Rising Main for Augmenmtation of Angrabhasa piped water supply scheme in connection with Jal Jeevan Mission under Jalpaiguri Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000479/2022-2023</t>
+  </si>
+  <si>
+    <t>798/JD..</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>M/S ROY &amp; SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF ANGRABHASA PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000880/2022-2023</t>
+  </si>
+  <si>
+    <t>363/NMD</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>M/S ROYAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for PUMP HOUSE IN ANGRABHASA w/s scheme under BANARHAT CCC, [APPLICATION NO. 4002813842, Reference ID : 422058156]</t>
   </si>
   <si>
     <t>BILL/00463/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/32</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Construction of Pump House (3.60 m x2.40 m) size with sanitary &amp; plumbing arrangement at 3rd tube well site for Augmentation of Angrabhasa Piped Water Supply Scheme under Jalpaiguri Division.</t>
-[...83 lines deleted...]
-    <t>MALAY BHOWMIK</t>
+    <t>Installation of a Rig Bored Big Dia Deep Tubewell by ODEX-165 method of drilling along with pump connection and other allied works at Uttar Salbari Mouza (5th T/W site) of Augmentation of Angrabhasa Piped Water Supply Scheme, Nagrakata Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000153/2024-2025</t>
+  </si>
+  <si>
+    <t>244/JSSD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>ARUP SARKAR</t>
   </si>
   <si>
     <t>New Service Connection Charge for ANGRABHASA, T/W No.III, under BANARHAT CCC, [APPLICATION NO. 4003323154, Reference ID : 403149195]</t>
   </si>
   <si>
     <t>BILL/01937/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
-  </si>
-[...70 lines deleted...]
-    <t>ARUP SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1033,800 +1033,800 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>2</v>
+        <v>282.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.99</v>
+        <v>193.85</v>
       </c>
       <c r="R5" s="4">
-        <v>99.83</v>
+        <v>68.71</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>52.27</v>
+        <v>4.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.46</v>
+        <v>4.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.65</v>
+        <v>54.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>31.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>57.08</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>4.8</v>
+        <v>4.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>54.69</v>
+        <v>8.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>31.22</v>
+        <v>5.52</v>
       </c>
       <c r="R10" s="4">
-        <v>57.08</v>
+        <v>62.47</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>6.39</v>
+        <v>2</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.72</v>
+        <v>1.99</v>
       </c>
       <c r="R11" s="4">
-        <v>42.52</v>
+        <v>99.83</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>8.83</v>
+        <v>52.27</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.52</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>62.47</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>53</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>4.34</v>
+        <v>6.39</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>42.52</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>55</v>
+        <v>91</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>282.14</v>
+        <v>10.1</v>
       </c>
       <c r="Q14" s="4">
-        <v>193.85</v>
+        <v>10.04</v>
       </c>
       <c r="R14" s="4">
-        <v>68.71</v>
+        <v>99.39</v>
       </c>
       <c r="S14" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>4.78</v>
+        <v>0.46</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>10.1</v>
+        <v>9.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>10.04</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>99.39</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="P17" s="4">
-        <v>9.97</v>
+        <v>4.34</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>451.41</v>