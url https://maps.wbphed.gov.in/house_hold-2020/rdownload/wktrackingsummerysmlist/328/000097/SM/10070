--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,393 +77,393 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Hila Tea Garden area piped water supply scheme</t>
+  </si>
+  <si>
+    <t>SM/10070</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall at 3rd Tube well site for Hila T.G. PWSS under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000417/2020-2021</t>
+  </si>
+  <si>
+    <t>552/JSSD</t>
+  </si>
+  <si>
+    <t>29/01/2021</t>
+  </si>
+  <si>
+    <t>28/02/2021</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of Two Nos. 183 mm x 125 mm dia 120 m deep Tube well by ODEX-165 drilling Method of Rejuvenation of water supply scheme for Hila Tea Garden under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000611/2021-2022</t>
+  </si>
+  <si>
+    <t>561/JD</t>
+  </si>
+  <si>
+    <t>01/03/2022</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>ASHIS DUTTA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall with gate, drain, and pathway for 4th tube-well site of Rejuvenation of Piped Water Supply Scheme for HILA under Jalpaiguri Division,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000086/2022-2023</t>
+  </si>
+  <si>
+    <t>1364/JSSD</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>09/05/2022</t>
+  </si>
+  <si>
+    <t>GOPAL DEY</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
-    <t>Rejuvenation of Hila Tea Garden area piped water supply scheme</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of 30KVA Servo Motor operated Copper wound line voltage corrector under Rejuvenation of Hila Tea Garden Area Piped W/S Scheme at T/W No. III in the district of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000142/2022-2023</t>
   </si>
   <si>
     <t>562/NMD</t>
   </si>
   <si>
     <t>14/07/2022</t>
   </si>
   <si>
     <t>04/08/2022</t>
   </si>
   <si>
     <t>ALPHA ENTERPRISE</t>
   </si>
   <si>
-    <t>Jalpaiguri Division</t>
+    <t>Construction of Pump House (3.60 m x 2.40 m) size with sanitary &amp; plumbing arrangement at 5th tube well site for Hila TG P.W.S.S. under Jalpaiguri Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000271/2022-2023</t>
+  </si>
+  <si>
+    <t>215/JSSD</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>15/11/2022</t>
+  </si>
+  <si>
+    <t>U TURN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m X 2.40m size with sanitary &amp; plumbing arrangement at 4th tube well site for Rejuvenation of Water Supply Scheme for HILA Tea Garden under Jalpaiguri Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000835/2021-2022</t>
+  </si>
+  <si>
+    <t>1105/W/JSSD</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>13/03/2022</t>
+  </si>
+  <si>
+    <t>TECHNOCRACY ELECTRICAL CONTRACTOR &amp; GENERAL ORDER SUPPLIER</t>
+  </si>
+  <si>
+    <t>RECONNECTION OF PIPE LINE RETROFITTING HILLA T.G WSS</t>
+  </si>
+  <si>
+    <t>VCH/001357/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-474</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>SCEC BOENTER KDAS JOINT VENTURE</t>
+  </si>
+  <si>
+    <t>ERRECTION OF NEW 25 KVA DTR FOR EFFECTION 3 PH SERVICE CONNECTION AT HILA T.G (REJU) W/S SCHEME, T/W No. V, under NAGRAKATA CCC, [APPLICATION NO. 100000058117, Reference ID : 860247827]</t>
+  </si>
+  <si>
+    <t>VCH/000851/2022-2023</t>
+  </si>
+  <si>
+    <t>BP/22-23/46</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>ERRECTION OF NEW 25 KVA DTR FOR EFFECTION 3 PH SERVICE CONNECTION AT HILA T.G (REJU) W/S SCHEME, T/W No. IV, under NAGRAKATA CCC, [APPLICATION NO. 100000058152, Reference ID :860247832]</t>
+  </si>
+  <si>
+    <t>VCH/000852/2022-2023</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>ERRECTION OF NEW 25 KVA DTR FOR EFFECTION 3 PH SERVICE CONNECTION AT HILA T.G (REJU) W/S SCHEME, T/W No. IV, under NAGRAKATA CCC [APPLICATION NO. 100000058152 ; Reference ID :860247832] [PART-II]</t>
+  </si>
+  <si>
+    <t>VCH/000966/2022-2023</t>
+  </si>
+  <si>
+    <t>BP/22-23/58</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for HILA T.G (REJU) W/S SCHEME, T/W No. IV, under NAGRAKATA CCC [APPLICATION NO. 4002969959 ; Reference ID :402856023]</t>
+  </si>
+  <si>
+    <t>VCH/000965/2022-2023</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for HILA T.G (REJU) W/S SCHEME, T/W No. V, under NAGRAKATA CCC, [APPLICATION NO. 4002969966, Reference ID :402856020]</t>
+  </si>
+  <si>
+    <t>VCH/000850/2022-2023</t>
   </si>
   <si>
     <t>FHTC HILLA T.G PWSS</t>
   </si>
   <si>
     <t>VCH/001356/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-473</t>
   </si>
   <si>
-    <t>28/03/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>ERRECTION OF NEW 25 KVA DTR FOR EFFECTION 3 PH SERVICE CONNECTION AT HILA T.G (REJU) W/S SCHEME, T/W No. IV, under NAGRAKATA CCC [APPLICATION NO. 100000058152 ; Reference ID :860247832] [PART-I]</t>
   </si>
   <si>
     <t>VCH/000967/2022-2023</t>
   </si>
   <si>
     <t>BP/22-23/59</t>
   </si>
   <si>
-    <t>23/09/2022</t>
-[...2 lines deleted...]
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+    <t>EARTH FILLING WORK H/W DAKSHIN SALBARI WSS</t>
+  </si>
+  <si>
+    <t>VCH/001381/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-534</t>
+  </si>
+  <si>
+    <t>R.S CONSTRUCTION</t>
   </si>
   <si>
     <t>SUPPLY INSTALATION COMMISSIONING AND TRIAL OPERATION OF HILA T.G PWSS</t>
   </si>
   <si>
     <t>VCH/001443/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-483</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
     <t>S P ENTERPRISE</t>
   </si>
   <si>
-    <t>ERRECTION OF NEW 25 KVA DTR FOR EFFECTION 3 PH SERVICE CONNECTION AT HILA T.G (REJU) W/S SCHEME, T/W No. IV, under NAGRAKATA CCC, [APPLICATION NO. 100000058152, Reference ID :860247832]</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/000889/2022-2023</t>
   </si>
   <si>
-    <t>16/09/2022</t>
-[...64 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF HILA TG AREA PWSS, TW no IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000769/2022-2023</t>
   </si>
   <si>
     <t>75/NMD</t>
   </si>
   <si>
     <t>27/01/2023</t>
   </si>
   <si>
     <t>26/02/2023</t>
   </si>
   <si>
     <t>GURUKRIPA ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of Boundary wall at 3rd Tube well site for Hila T.G. PWSS under Jalpaiguri Division, P.H.E. Dte.</t>
-[...83 lines deleted...]
-    <t>U TURN CONSTRUCTION</t>
+    <t>Construction of peripherial drain with Land development and RBT at 4th tubewell site of Hila Tea Garden in connection with Jal Jeevan Mission under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2023-2024</t>
+  </si>
+  <si>
+    <t>254/JD</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF HILA TG AREA PWSS, TW no V in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000770/2022-2023</t>
+  </si>
+  <si>
+    <t>76/NMD</t>
+  </si>
+  <si>
+    <t>HARA PROSAD DAS</t>
   </si>
   <si>
     <t>Retrofitting works for Laying Distribution System of Rejuvenation of water supply scheme for Hilla Tea Garden Mouza under Jalpaiguri Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000441/2022-2023</t>
   </si>
   <si>
     <t>733/JD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>21/04/2023</t>
   </si>
   <si>
     <t>PROFULLA GHOSH</t>
   </si>
   <si>
-    <t>Construction of peripherial drain with Land development and RBT at 4th tubewell site of Hila Tea Garden in connection with Jal Jeevan Mission under Jalpaiguri Division, P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Retrofitting works of 3rd Pump House site at Hila Tea Garden Area Piped Water Supply Scheme under Jalpaiguri Division.P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000553/2023-2024</t>
   </si>
   <si>
     <t>503/JSSD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>SCEC BOENTER AND KDAS JOINT VENTURE</t>
   </si>
   <si>
     <t>Sinking of Big Dia Tube well by Modified DTH - ODEX Method at 6th tube well site of Rejuvenation of Hila Tea Garden Piped Water Supply Scheme of Nagrakata Block in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000107/2024-2025</t>
   </si>
   <si>
     <t>1389/JD</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT. LTD</t>
-  </si>
-[...13 lines deleted...]
-    <t>HARA PROSAD DAS</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection 261Nos. in Connection with Jal Jeevan Mission Hila Tea Garden Piped Water Supply Scheme Under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000799/2023-2024</t>
   </si>
   <si>
     <t>564/JSSD</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1005,1458 +1005,1458 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>2.99</v>
+        <v>4.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>80.37</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>19.05</v>
+        <v>13.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.51</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>102.16</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.98</v>
+        <v>3.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100.29</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>8.09</v>
+        <v>2.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>6.68</v>
+        <v>4.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>4.66</v>
+        <v>4.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>17.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>2.39</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>2.39</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>1.71</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="P13" s="4">
         <v>0.68</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="P14" s="4">
         <v>0.68</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="P15" s="4">
-        <v>11.38</v>
+        <v>19.05</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="I16" s="13"/>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="P16" s="4">
-        <v>4.55</v>
+        <v>4.98</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="I17" s="13"/>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="P17" s="4">
-        <v>13.22</v>
+        <v>4.66</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="I18" s="13"/>
-      <c r="J18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="P18" s="4">
-        <v>4.64</v>
+        <v>8.09</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="L19" s="4"/>
       <c r="M19" s="4" t="s">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>101</v>
+        <v>56</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>102</v>
+        <v>74</v>
       </c>
       <c r="P19" s="4">
-        <v>3.89</v>
+        <v>6.68</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P20" s="4">
-        <v>4.65</v>
+        <v>11.38</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>10.84</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>95.24</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>113</v>
+        <v>44</v>
       </c>
       <c r="P21" s="4">
-        <v>32.91</v>
+        <v>1.19</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I22" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J22" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M22" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>1.19</v>
+        <v>12.38</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>12.37</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="I23" s="13"/>
-[...1 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="N23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>6.04</v>
+        <v>32.91</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>24.85</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>75.5</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="N24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>17.61</v>
+        <v>6.04</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K25" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="I25" s="13" t="s">
+      <c r="L25" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="J25" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P25" s="4">
-        <v>12.38</v>
+        <v>17.61</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>84</v>
+        <v>31</v>
       </c>
       <c r="P26" s="4">
         <v>9.52</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>9.46</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>99.38</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="11"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8">
         <v>193.32</v>
       </c>
       <c r="P27" s="8">
-        <v>0</v>
+        <v>92.08</v>
       </c>
       <c r="Q27" s="8">
-        <v>0</v>
+        <v>47.63</v>
       </c>
       <c r="R27" s="8"/>
       <c r="S27" s="8"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>