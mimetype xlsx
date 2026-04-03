--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="458">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="470">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -782,51 +782,51 @@
   <si>
     <t>ORD/000035/2022-2023</t>
   </si>
   <si>
     <t>1102/JD</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>M/S A.B.G. CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying Distribution System with FHTC for Augmentation of Sukhani Piped Water Supply Scheme Zone-II at Rajganj Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000059/2022-2023</t>
   </si>
   <si>
     <t>1229/JD</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
-    <t>29/09/2022</t>
+    <t>27/01/2023</t>
   </si>
   <si>
     <t>MINTU CHAKRABORTY</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Missiion under the command area of Sukhani (Zone-I) (Part-1) Piped Water Supply Scheme at Rajgang Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000142/2023-2024</t>
   </si>
   <si>
     <t>709/JD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>MRINMOY KANTI DUTTA</t>
   </si>
   <si>
     <t>Fitting fixing DI specials along with laying distribution for Augmentation of Sukhani Piped water Supply Scheme Zone-II at Rajganj Block under Jalpaiguri.</t>
   </si>
@@ -959,50 +959,53 @@
   <si>
     <t>M/S SAHA ENTERPRISE</t>
   </si>
   <si>
     <t>CONSTRUCTION OF RCC OVER HEAD RESERVOUR CAPACITY 700 CUM AND 20 M STAGGING HEIGHT AS PER DEPERMENTAL DESIGN &amp; DRAWING FOR AUGMENTATION OF SUKHANI (ZONE-II) PIPED WATER SUPPLY SCHEME .</t>
   </si>
   <si>
     <t>ORD/000690/2023-2024</t>
   </si>
   <si>
     <t>2392/JD</t>
   </si>
   <si>
     <t>14/08/2024</t>
   </si>
   <si>
     <t>Installation of Iron Elimination Plant including construction of Blower Room (3.60MX3.00M ) Size, concrete platform &amp; drain for augmentation at 3 rd tube well site ( ZONE-II) of SUKANI piped water supply scheme under JALPAIGURI Division PHE Dte. BLOCK ¿ RAJGANJ, DISTRICT - JALPAIGURI</t>
   </si>
   <si>
     <t>ORD/000070/2022-2023</t>
   </si>
   <si>
     <t>1272/JD</t>
   </si>
   <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of 20KVA Servo Motor operated Copper wound line voltage corrector under Augmentation of SUKHANI W/S Scheme at T/W No. III, Zone-II in the district of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000262/2022-2023</t>
   </si>
   <si>
     <t>1006/NMD</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components for AUGMENTATION of SUKHANI (Z-I) PWSS, at TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000565/2022-2023</t>
   </si>
   <si>
     <t>1103/NMD</t>
   </si>
   <si>
     <t>BONANZA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components for AUGMENTATION of SUKHANI (Z-I) PWSS, at TW no IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
@@ -1383,50 +1386,83 @@
     <t>ORD/000485/2022-2023</t>
   </si>
   <si>
     <t>804/JD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>JITENDRA NATH ROY</t>
   </si>
   <si>
     <t>Installation of Iron Elimination Plant including construction of Blower Room (3.60MX3.00M) Size, concrete platform &amp; drain for Augmentation at head work site Sukhani PWSS (Zone-III) under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000319/2023-2024</t>
   </si>
   <si>
     <t>1267/JD</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>ASHIT KUMAR SINGHA</t>
+  </si>
+  <si>
+    <t>Interconnection work between M.S. and D.I. Pipe, construction valve chamber including filling at Sukani and other ancillary works at Ambari Falakata PWSS at Rajganj Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000566/2024-2025</t>
+  </si>
+  <si>
+    <t>130/JD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall with gate, drain and pathway and laying Pipe line for 2nd tubewell site at Sukani Zone-III piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2024-2025</t>
+  </si>
+  <si>
+    <t>420/JD</t>
+  </si>
+  <si>
+    <t>12/06/2024</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>PARESH CHANDRA GHOSH ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1815,51 +1851,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W99"/>
+  <dimension ref="A1:W101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -5759,1993 +5795,2115 @@
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
         <v>312</v>
       </c>
       <c r="I67" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J67" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K67" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>314</v>
       </c>
       <c r="M67" s="4" t="s">
         <v>147</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>148</v>
+        <v>315</v>
       </c>
       <c r="O67" s="4" t="s">
         <v>257</v>
       </c>
       <c r="P67" s="4">
         <v>17.91</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
         <v>100</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="I68" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J68" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M68" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N68" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="P68" s="4">
         <v>2.41</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
         <v>100</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="I69" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J69" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="M69" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N69" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="P69" s="4">
         <v>8.26</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
         <v>100</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="J70" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K70" s="4" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M70" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="P70" s="4">
         <v>8.26</v>
       </c>
       <c r="Q70" s="4">
         <v>0</v>
       </c>
       <c r="R70" s="4">
         <v>0</v>
       </c>
       <c r="S70" s="4">
         <v>100</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="I71" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K71" s="4" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="P71" s="4">
         <v>2.22</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
         <v>100</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="I72" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J72" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K72" s="4" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="P72" s="4">
         <v>2.26</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
         <v>100</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J73" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M73" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N73" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="P73" s="4">
         <v>8.12</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
         <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="I74" s="13" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="J74" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K74" s="4" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M74" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N74" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="P74" s="4">
         <v>8.09</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
         <v>70</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I75" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J75" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K75" s="4" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="P75" s="4">
         <v>19.36</v>
       </c>
       <c r="Q75" s="4">
         <v>0</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
       </c>
       <c r="S75" s="4">
         <v>100</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I76" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J76" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K76" s="4" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M76" s="4" t="s">
         <v>272</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="P76" s="4">
         <v>31.69</v>
       </c>
       <c r="Q76" s="4">
         <v>0</v>
       </c>
       <c r="R76" s="4">
         <v>0</v>
       </c>
       <c r="S76" s="4">
         <v>100</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="I77" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J77" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K77" s="4" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M77" s="4" t="s">
         <v>239</v>
       </c>
       <c r="N77" s="4" t="s">
         <v>240</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="P77" s="4">
         <v>17.65</v>
       </c>
       <c r="Q77" s="4">
         <v>0</v>
       </c>
       <c r="R77" s="4">
         <v>0</v>
       </c>
       <c r="S77" s="4">
         <v>100</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="I78" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J78" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K78" s="4" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="M78" s="4" t="s">
         <v>301</v>
       </c>
       <c r="N78" s="4" t="s">
         <v>302</v>
       </c>
       <c r="O78" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P78" s="4">
         <v>7.78</v>
       </c>
       <c r="Q78" s="4">
         <v>0</v>
       </c>
       <c r="R78" s="4">
         <v>0</v>
       </c>
       <c r="S78" s="4">
         <v>100</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="I79" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J79" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K79" s="4" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M79" s="4" t="s">
         <v>301</v>
       </c>
       <c r="N79" s="4" t="s">
         <v>302</v>
       </c>
       <c r="O79" s="4" t="s">
         <v>235</v>
       </c>
       <c r="P79" s="4">
         <v>8.51</v>
       </c>
       <c r="Q79" s="4">
         <v>0</v>
       </c>
       <c r="R79" s="4">
         <v>0</v>
       </c>
       <c r="S79" s="4">
         <v>100</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="I80" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J80" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K80" s="4" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M80" s="4" t="s">
         <v>301</v>
       </c>
       <c r="N80" s="4" t="s">
         <v>302</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="P80" s="4">
         <v>8.42</v>
       </c>
       <c r="Q80" s="4">
         <v>0</v>
       </c>
       <c r="R80" s="4">
         <v>0</v>
       </c>
       <c r="S80" s="4">
         <v>100</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="I81" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K81" s="4" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M81" s="4" t="s">
         <v>306</v>
       </c>
       <c r="N81" s="4" t="s">
         <v>302</v>
       </c>
       <c r="O81" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P81" s="4">
         <v>2.83</v>
       </c>
       <c r="Q81" s="4">
         <v>0</v>
       </c>
       <c r="R81" s="4">
         <v>0</v>
       </c>
       <c r="S81" s="4">
         <v>100</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="I82" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J82" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K82" s="4" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="L82" s="4" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M82" s="4" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="N82" s="4" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="O82" s="4" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="P82" s="4">
         <v>34.63</v>
       </c>
       <c r="Q82" s="4">
         <v>0</v>
       </c>
       <c r="R82" s="4">
         <v>0</v>
       </c>
       <c r="S82" s="4">
         <v>100</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H83" s="13" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="I83" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J83" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K83" s="4" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M83" s="4" t="s">
         <v>291</v>
       </c>
       <c r="N83" s="4" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="P83" s="4">
         <v>6.53</v>
       </c>
       <c r="Q83" s="4">
         <v>0</v>
       </c>
       <c r="R83" s="4">
         <v>0</v>
       </c>
       <c r="S83" s="4">
         <v>100</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H84" s="13" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="I84" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J84" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K84" s="4" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="L84" s="4" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M84" s="4" t="s">
         <v>291</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="O84" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P84" s="4">
         <v>12.81</v>
       </c>
       <c r="Q84" s="4">
         <v>0</v>
       </c>
       <c r="R84" s="4">
         <v>0</v>
       </c>
       <c r="S84" s="4">
         <v>100</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H85" s="13" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="I85" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J85" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K85" s="4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M85" s="4" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="N85" s="4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="O85" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P85" s="4">
         <v>10.17</v>
       </c>
       <c r="Q85" s="4">
         <v>0</v>
       </c>
       <c r="R85" s="4">
         <v>0</v>
       </c>
       <c r="S85" s="4">
         <v>100</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H86" s="13" t="s">
         <v>242</v>
       </c>
       <c r="I86" s="13"/>
       <c r="J86" s="13"/>
       <c r="K86" s="4" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="L86" s="4" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="O86" s="4" t="s">
         <v>246</v>
       </c>
       <c r="P86" s="4">
         <v>88.05</v>
       </c>
       <c r="Q86" s="4">
         <v>0</v>
       </c>
       <c r="R86" s="4">
         <v>0</v>
       </c>
       <c r="S86" s="4">
         <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="I87" s="13"/>
       <c r="J87" s="13"/>
       <c r="K87" s="4" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="O87" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P87" s="4">
         <v>2</v>
       </c>
       <c r="Q87" s="4">
         <v>0</v>
       </c>
       <c r="R87" s="4">
         <v>0</v>
       </c>
       <c r="S87" s="4">
         <v>0</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="I88" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J88" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K88" s="4" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M88" s="4" t="s">
         <v>272</v>
       </c>
       <c r="N88" s="4" t="s">
         <v>250</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="P88" s="4">
         <v>40.53</v>
       </c>
       <c r="Q88" s="4">
         <v>0</v>
       </c>
       <c r="R88" s="4">
         <v>0</v>
       </c>
       <c r="S88" s="4">
         <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="I89" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J89" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K89" s="4" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="M89" s="4" t="s">
         <v>272</v>
       </c>
       <c r="N89" s="4" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="P89" s="4">
         <v>40.83</v>
       </c>
       <c r="Q89" s="4">
         <v>0</v>
       </c>
       <c r="R89" s="4">
         <v>0</v>
       </c>
       <c r="S89" s="4">
         <v>50</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3"/>
       <c r="D90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="I90" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J90" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K90" s="4" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="O90" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P90" s="4">
         <v>29.29</v>
       </c>
       <c r="Q90" s="4">
         <v>0</v>
       </c>
       <c r="R90" s="4">
         <v>0</v>
       </c>
       <c r="S90" s="4">
         <v>40</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="I91" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J91" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K91" s="4" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="P91" s="4">
         <v>207.67</v>
       </c>
       <c r="Q91" s="4">
         <v>0</v>
       </c>
       <c r="R91" s="4">
         <v>0</v>
       </c>
       <c r="S91" s="4">
         <v>50</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3"/>
       <c r="D92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H92" s="13" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I92" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J92" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K92" s="4" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L92" s="4" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M92" s="4" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="N92" s="4" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="O92" s="4" t="s">
         <v>215</v>
       </c>
       <c r="P92" s="4">
         <v>8.32</v>
       </c>
       <c r="Q92" s="4">
         <v>0</v>
       </c>
       <c r="R92" s="4">
         <v>0</v>
       </c>
       <c r="S92" s="4">
         <v>100</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H93" s="13" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="I93" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J93" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K93" s="4" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="M93" s="4" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="N93" s="4" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="O93" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P93" s="4">
         <v>54.2</v>
       </c>
       <c r="Q93" s="4">
         <v>0</v>
       </c>
       <c r="R93" s="4">
         <v>0</v>
       </c>
       <c r="S93" s="4">
         <v>20</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3"/>
       <c r="D94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="I94" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J94" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="O94" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P94" s="4">
         <v>25.17</v>
       </c>
       <c r="Q94" s="4">
         <v>0</v>
       </c>
       <c r="R94" s="4">
         <v>0</v>
       </c>
       <c r="S94" s="4">
         <v>0</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H95" s="13" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="J95" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M95" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="P95" s="4">
         <v>8.26</v>
       </c>
       <c r="Q95" s="4">
         <v>0</v>
       </c>
       <c r="R95" s="4">
         <v>0</v>
       </c>
       <c r="S95" s="4">
         <v>100</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3"/>
       <c r="D96" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="J96" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M96" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N96" s="4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="O96" s="4" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="P96" s="4">
         <v>2.79</v>
       </c>
       <c r="Q96" s="4">
         <v>0</v>
       </c>
       <c r="R96" s="4">
         <v>0</v>
       </c>
       <c r="S96" s="4">
         <v>100</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H97" s="13" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="I97" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J97" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="N97" s="4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="P97" s="4">
         <v>13.79</v>
       </c>
       <c r="Q97" s="4">
         <v>0</v>
       </c>
       <c r="R97" s="4">
         <v>0</v>
       </c>
       <c r="S97" s="4">
         <v>100</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3"/>
       <c r="D98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H98" s="13" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="I98" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J98" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M98" s="4" t="s">
         <v>272</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="P98" s="4">
         <v>52.24</v>
       </c>
       <c r="Q98" s="4">
         <v>0</v>
       </c>
       <c r="R98" s="4">
         <v>0</v>
       </c>
       <c r="S98" s="4">
         <v>100</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
-      <c r="A99" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S99" s="8"/>
+      <c r="A99" s="3">
+        <v>97</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C99" s="3"/>
+      <c r="D99" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E99" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H99" s="13" t="s">
+        <v>458</v>
+      </c>
+      <c r="I99" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J99" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K99" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="L99" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="M99" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="N99" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="O99" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="P99" s="4">
+        <v>17.53</v>
+      </c>
+      <c r="Q99" s="4">
+        <v>0</v>
+      </c>
+      <c r="R99" s="4">
+        <v>0</v>
+      </c>
+      <c r="S99" s="4">
+        <v>90</v>
+      </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
+    <row r="100" spans="1:23">
+      <c r="A100" s="3">
+        <v>98</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C100" s="3"/>
+      <c r="D100" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E100" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H100" s="13" t="s">
+        <v>463</v>
+      </c>
+      <c r="I100" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J100" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K100" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="L100" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="M100" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="N100" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="O100" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="P100" s="4">
+        <v>8.32</v>
+      </c>
+      <c r="Q100" s="4">
+        <v>0</v>
+      </c>
+      <c r="R100" s="4">
+        <v>0</v>
+      </c>
+      <c r="S100" s="4">
+        <v>100</v>
+      </c>
+      <c r="T100" s="1"/>
+      <c r="U100" s="1"/>
+      <c r="V100" s="1"/>
+      <c r="W100" s="1"/>
+    </row>
+    <row r="101" spans="1:23">
+      <c r="A101" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="B101" s="7"/>
+      <c r="C101" s="7"/>
+      <c r="D101" s="7"/>
+      <c r="E101" s="11"/>
+      <c r="F101" s="7"/>
+      <c r="G101" s="7"/>
+      <c r="H101" s="14"/>
+      <c r="I101" s="14"/>
+      <c r="J101" s="14"/>
+      <c r="K101" s="8"/>
+      <c r="L101" s="8"/>
+      <c r="M101" s="8"/>
+      <c r="N101" s="8"/>
+      <c r="O101" s="8">
+        <v>4296.03</v>
+      </c>
+      <c r="P101" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="8">
+        <v>0</v>
+      </c>
+      <c r="R101" s="8"/>
+      <c r="S101" s="8"/>
+      <c r="T101" s="1"/>
+      <c r="U101" s="1"/>
+      <c r="V101" s="1"/>
+      <c r="W101" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A99:N99"/>
+    <mergeCell ref="A101:N101"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>