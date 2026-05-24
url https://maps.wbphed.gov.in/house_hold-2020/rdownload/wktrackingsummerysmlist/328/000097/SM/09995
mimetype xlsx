--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="470">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -1316,65 +1316,50 @@
   <si>
     <t>08/01/JD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>Construction of Different Component like Pump House, Tube Well, IEP, Boundary wall and ancillary work at Mogradangi of Sukani PWSS (Zone-I) of Raiganj Block under Jalpaiguri Division, PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/000821/2023-2024</t>
   </si>
   <si>
     <t>2729/JD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
-    <t>Installation of Iron Elimination Plant (IEP) with Construction of Blower Room, Drain, Road including necessary connections and other ancillary work at Zone-I 4th Site of Sukani Piped Water Supply Scheme in connection with Jal Jeevan Mission at Rajganj Block under Jalpaiguri Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components for AUGMENTATION of SUKHANI (Z-III) PWSS, at TW no I in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000561/2022-2023</t>
   </si>
   <si>
     <t>1107/NMD</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S PARITOSH BHOWMICK AND CO.</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of 25KVA Servo Motor operated Copper wound line voltage corrector under Augmentation of SUKHANI W/S Scheme at T/W No. I, Zone-III in the district of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000264/2022-2023</t>
   </si>
   <si>
     <t>1008/NMD</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
@@ -1419,50 +1404,83 @@
     <t>130/JD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>Construction of boundary wall with gate, drain and pathway and laying Pipe line for 2nd tubewell site at Sukani Zone-III piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2024-2025</t>
   </si>
   <si>
     <t>420/JD</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>PARESH CHANDRA GHOSH ROY</t>
+  </si>
+  <si>
+    <t>Laying of Water Distribution System for interconnection work of left out portion and ancillary works of Augmentation of Sukani (Zone-I) PWSS at Block - Rajganj under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000137/2024-2025</t>
+  </si>
+  <si>
+    <t>1532/JD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning copper wound line voltage corrector for AUGMETATION OF SUKHANI PWSS, at TW NO IV,ZONE-II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000203/2024-2025</t>
+  </si>
+  <si>
+    <t>1379/NMD</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>NORDEN DUKPA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1851,51 +1869,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W101"/>
+  <dimension ref="A1:W102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2193,54 +2211,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>8.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.79</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.26</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -2254,54 +2272,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
         <v>8.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.7</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.18</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -2311,54 +2329,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>14.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.81</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.43</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -2372,54 +2390,54 @@
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>8.09</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.33</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.61</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -2433,54 +2451,54 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P10" s="4">
         <v>8.09</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.35</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>90.84</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -3691,54 +3709,54 @@
       <c r="I32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P32" s="4">
         <v>668.61</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>433.35</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>64.81</v>
       </c>
       <c r="S32" s="4">
         <v>1</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3752,54 +3770,54 @@
       <c r="I33" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P33" s="4">
         <v>4.64</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3813,54 +3831,54 @@
       <c r="I34" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P34" s="4">
         <v>4.65</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -4114,54 +4132,54 @@
       <c r="I39" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>166</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>167</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>168</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>169</v>
       </c>
       <c r="P39" s="4">
         <v>8.26</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>8.26</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -4175,54 +4193,54 @@
       <c r="I40" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>171</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>172</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>175</v>
       </c>
       <c r="P40" s="4">
         <v>8.26</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>8.26</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
@@ -4232,54 +4250,54 @@
       </c>
       <c r="H41" s="13" t="s">
         <v>176</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>178</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>179</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>180</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P41" s="4">
         <v>0.94</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
@@ -4354,54 +4372,54 @@
       <c r="I43" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>187</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>188</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>191</v>
       </c>
       <c r="P43" s="4">
         <v>8.09</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>7.6</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>93.9</v>
       </c>
       <c r="S43" s="4">
         <v>1</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -4415,54 +4433,54 @@
       <c r="I44" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>193</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>195</v>
       </c>
       <c r="P44" s="4">
         <v>4.64</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -4476,54 +4494,54 @@
       <c r="I45" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>197</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>198</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>199</v>
       </c>
       <c r="P45" s="4">
         <v>2.79</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
@@ -4537,54 +4555,54 @@
       <c r="I46" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>203</v>
       </c>
       <c r="P46" s="4">
         <v>4.65</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S46" s="4">
         <v>1</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
@@ -4598,54 +4616,54 @@
       <c r="I47" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>205</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>206</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>207</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>208</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>209</v>
       </c>
       <c r="P47" s="4">
         <v>2.25</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>2.03</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>90.27</v>
       </c>
       <c r="S47" s="4">
         <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
@@ -4659,54 +4677,54 @@
       <c r="I48" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>211</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>212</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>214</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>215</v>
       </c>
       <c r="P48" s="4">
         <v>4.64</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S48" s="4">
         <v>1</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
@@ -4720,54 +4738,54 @@
       <c r="I49" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>217</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>218</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>219</v>
       </c>
       <c r="P49" s="4">
         <v>2.79</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S49" s="4">
         <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
@@ -4781,54 +4799,54 @@
       <c r="I50" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>221</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>222</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>223</v>
       </c>
       <c r="P50" s="4">
         <v>2.79</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S50" s="4">
         <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
@@ -4842,54 +4860,54 @@
       <c r="I51" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>225</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>226</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>227</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>228</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>229</v>
       </c>
       <c r="P51" s="4">
         <v>1.8</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>66.59</v>
       </c>
       <c r="S51" s="4">
         <v>1</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
@@ -4903,54 +4921,54 @@
       <c r="I52" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J52" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>231</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>232</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>233</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>234</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>235</v>
       </c>
       <c r="P52" s="4">
         <v>4.9</v>
       </c>
       <c r="Q52" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R52" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S52" s="4">
         <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
@@ -4964,54 +4982,54 @@
       <c r="I53" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>237</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>238</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>239</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>240</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P53" s="4">
         <v>18.23</v>
       </c>
       <c r="Q53" s="4">
-        <v>0</v>
+        <v>18.23</v>
       </c>
       <c r="R53" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S53" s="4">
         <v>100</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
@@ -5082,54 +5100,54 @@
       <c r="I55" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K55" s="4" t="s">
         <v>248</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>249</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>250</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>251</v>
       </c>
       <c r="P55" s="4">
         <v>886.96</v>
       </c>
       <c r="Q55" s="4">
-        <v>0</v>
+        <v>593.17</v>
       </c>
       <c r="R55" s="4">
-        <v>0</v>
+        <v>66.88</v>
       </c>
       <c r="S55" s="4">
         <v>78</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
@@ -5143,54 +5161,54 @@
       <c r="I56" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J56" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>253</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>254</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>255</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>256</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>257</v>
       </c>
       <c r="P56" s="4">
         <v>746.92</v>
       </c>
       <c r="Q56" s="4">
-        <v>0</v>
+        <v>569</v>
       </c>
       <c r="R56" s="4">
-        <v>0</v>
+        <v>76.18</v>
       </c>
       <c r="S56" s="4">
         <v>88</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
@@ -5204,54 +5222,54 @@
       <c r="I57" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K57" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>260</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>261</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>262</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>263</v>
       </c>
       <c r="P57" s="4">
         <v>29.51</v>
       </c>
       <c r="Q57" s="4">
-        <v>0</v>
+        <v>10.46</v>
       </c>
       <c r="R57" s="4">
-        <v>0</v>
+        <v>35.46</v>
       </c>
       <c r="S57" s="4">
         <v>55</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
@@ -5265,54 +5283,54 @@
       <c r="I58" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J58" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K58" s="4" t="s">
         <v>265</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>266</v>
       </c>
       <c r="M58" s="4" t="s">
         <v>267</v>
       </c>
       <c r="N58" s="4" t="s">
         <v>268</v>
       </c>
       <c r="O58" s="4" t="s">
         <v>257</v>
       </c>
       <c r="P58" s="4">
         <v>82.49</v>
       </c>
       <c r="Q58" s="4">
-        <v>0</v>
+        <v>60.5</v>
       </c>
       <c r="R58" s="4">
-        <v>0</v>
+        <v>73.34</v>
       </c>
       <c r="S58" s="4">
         <v>45</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
@@ -5326,54 +5344,54 @@
       <c r="I59" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K59" s="4" t="s">
         <v>270</v>
       </c>
       <c r="L59" s="4" t="s">
         <v>271</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>272</v>
       </c>
       <c r="N59" s="4" t="s">
         <v>273</v>
       </c>
       <c r="O59" s="4" t="s">
         <v>274</v>
       </c>
       <c r="P59" s="4">
         <v>30.41</v>
       </c>
       <c r="Q59" s="4">
-        <v>0</v>
+        <v>25.29</v>
       </c>
       <c r="R59" s="4">
-        <v>0</v>
+        <v>83.18</v>
       </c>
       <c r="S59" s="4">
         <v>55</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
@@ -5383,54 +5401,54 @@
       </c>
       <c r="H60" s="13" t="s">
         <v>275</v>
       </c>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
         <v>276</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>277</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>278</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>279</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>280</v>
       </c>
       <c r="P60" s="4">
         <v>0.88</v>
       </c>
       <c r="Q60" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R60" s="4">
-        <v>0</v>
+        <v>89.09</v>
       </c>
       <c r="S60" s="4">
         <v>20</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
@@ -5444,54 +5462,54 @@
       <c r="I61" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J61" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K61" s="4" t="s">
         <v>282</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>283</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>284</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>285</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>286</v>
       </c>
       <c r="P61" s="4">
         <v>147.2</v>
       </c>
       <c r="Q61" s="4">
-        <v>0</v>
+        <v>64.02</v>
       </c>
       <c r="R61" s="4">
-        <v>0</v>
+        <v>43.49</v>
       </c>
       <c r="S61" s="4">
         <v>68</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
@@ -5804,54 +5822,54 @@
       <c r="I67" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J67" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K67" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>314</v>
       </c>
       <c r="M67" s="4" t="s">
         <v>147</v>
       </c>
       <c r="N67" s="4" t="s">
         <v>315</v>
       </c>
       <c r="O67" s="4" t="s">
         <v>257</v>
       </c>
       <c r="P67" s="4">
         <v>17.91</v>
       </c>
       <c r="Q67" s="4">
-        <v>0</v>
+        <v>16.88</v>
       </c>
       <c r="R67" s="4">
-        <v>0</v>
+        <v>94.22</v>
       </c>
       <c r="S67" s="4">
         <v>100</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
@@ -5865,54 +5883,54 @@
       <c r="I68" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J68" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K68" s="4" t="s">
         <v>317</v>
       </c>
       <c r="L68" s="4" t="s">
         <v>318</v>
       </c>
       <c r="M68" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N68" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O68" s="4" t="s">
         <v>319</v>
       </c>
       <c r="P68" s="4">
         <v>2.41</v>
       </c>
       <c r="Q68" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R68" s="4">
-        <v>0</v>
+        <v>99.41</v>
       </c>
       <c r="S68" s="4">
         <v>100</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
@@ -5926,54 +5944,54 @@
       <c r="I69" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J69" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K69" s="4" t="s">
         <v>321</v>
       </c>
       <c r="L69" s="4" t="s">
         <v>322</v>
       </c>
       <c r="M69" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N69" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O69" s="4" t="s">
         <v>323</v>
       </c>
       <c r="P69" s="4">
         <v>8.26</v>
       </c>
       <c r="Q69" s="4">
-        <v>0</v>
+        <v>8.26</v>
       </c>
       <c r="R69" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S69" s="4">
         <v>100</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
@@ -5987,54 +6005,54 @@
       <c r="I70" s="13" t="s">
         <v>325</v>
       </c>
       <c r="J70" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K70" s="4" t="s">
         <v>326</v>
       </c>
       <c r="L70" s="4" t="s">
         <v>327</v>
       </c>
       <c r="M70" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N70" s="4" t="s">
         <v>328</v>
       </c>
       <c r="O70" s="4" t="s">
         <v>329</v>
       </c>
       <c r="P70" s="4">
         <v>8.26</v>
       </c>
       <c r="Q70" s="4">
-        <v>0</v>
+        <v>6.41</v>
       </c>
       <c r="R70" s="4">
-        <v>0</v>
+        <v>77.63</v>
       </c>
       <c r="S70" s="4">
         <v>100</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
@@ -6048,54 +6066,54 @@
       <c r="I71" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K71" s="4" t="s">
         <v>331</v>
       </c>
       <c r="L71" s="4" t="s">
         <v>332</v>
       </c>
       <c r="M71" s="4" t="s">
         <v>333</v>
       </c>
       <c r="N71" s="4" t="s">
         <v>334</v>
       </c>
       <c r="O71" s="4" t="s">
         <v>335</v>
       </c>
       <c r="P71" s="4">
         <v>2.22</v>
       </c>
       <c r="Q71" s="4">
-        <v>0</v>
+        <v>2.12</v>
       </c>
       <c r="R71" s="4">
-        <v>0</v>
+        <v>95.23</v>
       </c>
       <c r="S71" s="4">
         <v>100</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
@@ -6109,54 +6127,54 @@
       <c r="I72" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J72" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K72" s="4" t="s">
         <v>337</v>
       </c>
       <c r="L72" s="4" t="s">
         <v>338</v>
       </c>
       <c r="M72" s="4" t="s">
         <v>339</v>
       </c>
       <c r="N72" s="4" t="s">
         <v>340</v>
       </c>
       <c r="O72" s="4" t="s">
         <v>341</v>
       </c>
       <c r="P72" s="4">
         <v>2.26</v>
       </c>
       <c r="Q72" s="4">
-        <v>0</v>
+        <v>2.24</v>
       </c>
       <c r="R72" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S72" s="4">
         <v>100</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
@@ -6170,54 +6188,54 @@
       <c r="I73" s="13" t="s">
         <v>151</v>
       </c>
       <c r="J73" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K73" s="4" t="s">
         <v>343</v>
       </c>
       <c r="L73" s="4" t="s">
         <v>344</v>
       </c>
       <c r="M73" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N73" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O73" s="4" t="s">
         <v>345</v>
       </c>
       <c r="P73" s="4">
         <v>8.12</v>
       </c>
       <c r="Q73" s="4">
-        <v>0</v>
+        <v>8.12</v>
       </c>
       <c r="R73" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S73" s="4">
         <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
@@ -6231,54 +6249,54 @@
       <c r="I74" s="13" t="s">
         <v>347</v>
       </c>
       <c r="J74" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K74" s="4" t="s">
         <v>348</v>
       </c>
       <c r="L74" s="4" t="s">
         <v>349</v>
       </c>
       <c r="M74" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N74" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O74" s="4" t="s">
         <v>350</v>
       </c>
       <c r="P74" s="4">
         <v>8.09</v>
       </c>
       <c r="Q74" s="4">
-        <v>0</v>
+        <v>8.09</v>
       </c>
       <c r="R74" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S74" s="4">
         <v>70</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
@@ -6292,54 +6310,54 @@
       <c r="I75" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J75" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K75" s="4" t="s">
         <v>352</v>
       </c>
       <c r="L75" s="4" t="s">
         <v>353</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>354</v>
       </c>
       <c r="N75" s="4" t="s">
         <v>355</v>
       </c>
       <c r="O75" s="4" t="s">
         <v>356</v>
       </c>
       <c r="P75" s="4">
         <v>19.36</v>
       </c>
       <c r="Q75" s="4">
-        <v>0</v>
+        <v>18.41</v>
       </c>
       <c r="R75" s="4">
-        <v>0</v>
+        <v>95.07</v>
       </c>
       <c r="S75" s="4">
         <v>100</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
@@ -6353,54 +6371,54 @@
       <c r="I76" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J76" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K76" s="4" t="s">
         <v>358</v>
       </c>
       <c r="L76" s="4" t="s">
         <v>359</v>
       </c>
       <c r="M76" s="4" t="s">
         <v>272</v>
       </c>
       <c r="N76" s="4" t="s">
         <v>360</v>
       </c>
       <c r="O76" s="4" t="s">
         <v>361</v>
       </c>
       <c r="P76" s="4">
         <v>31.69</v>
       </c>
       <c r="Q76" s="4">
-        <v>0</v>
+        <v>31.02</v>
       </c>
       <c r="R76" s="4">
-        <v>0</v>
+        <v>97.9</v>
       </c>
       <c r="S76" s="4">
         <v>100</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
@@ -6414,54 +6432,54 @@
       <c r="I77" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J77" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>363</v>
       </c>
       <c r="L77" s="4" t="s">
         <v>364</v>
       </c>
       <c r="M77" s="4" t="s">
         <v>239</v>
       </c>
       <c r="N77" s="4" t="s">
         <v>240</v>
       </c>
       <c r="O77" s="4" t="s">
         <v>365</v>
       </c>
       <c r="P77" s="4">
         <v>17.65</v>
       </c>
       <c r="Q77" s="4">
-        <v>0</v>
+        <v>17.58</v>
       </c>
       <c r="R77" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S77" s="4">
         <v>100</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
@@ -6475,54 +6493,54 @@
       <c r="I78" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J78" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K78" s="4" t="s">
         <v>367</v>
       </c>
       <c r="L78" s="4" t="s">
         <v>368</v>
       </c>
       <c r="M78" s="4" t="s">
         <v>301</v>
       </c>
       <c r="N78" s="4" t="s">
         <v>302</v>
       </c>
       <c r="O78" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P78" s="4">
         <v>7.78</v>
       </c>
       <c r="Q78" s="4">
-        <v>0</v>
+        <v>7.61</v>
       </c>
       <c r="R78" s="4">
-        <v>0</v>
+        <v>97.82</v>
       </c>
       <c r="S78" s="4">
         <v>100</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
@@ -6536,54 +6554,54 @@
       <c r="I79" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J79" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K79" s="4" t="s">
         <v>370</v>
       </c>
       <c r="L79" s="4" t="s">
         <v>371</v>
       </c>
       <c r="M79" s="4" t="s">
         <v>301</v>
       </c>
       <c r="N79" s="4" t="s">
         <v>302</v>
       </c>
       <c r="O79" s="4" t="s">
         <v>235</v>
       </c>
       <c r="P79" s="4">
         <v>8.51</v>
       </c>
       <c r="Q79" s="4">
-        <v>0</v>
+        <v>7.82</v>
       </c>
       <c r="R79" s="4">
-        <v>0</v>
+        <v>91.85</v>
       </c>
       <c r="S79" s="4">
         <v>100</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
@@ -6597,54 +6615,54 @@
       <c r="I80" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J80" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K80" s="4" t="s">
         <v>373</v>
       </c>
       <c r="L80" s="4" t="s">
         <v>374</v>
       </c>
       <c r="M80" s="4" t="s">
         <v>301</v>
       </c>
       <c r="N80" s="4" t="s">
         <v>302</v>
       </c>
       <c r="O80" s="4" t="s">
         <v>375</v>
       </c>
       <c r="P80" s="4">
         <v>8.42</v>
       </c>
       <c r="Q80" s="4">
-        <v>0</v>
+        <v>8.1</v>
       </c>
       <c r="R80" s="4">
-        <v>0</v>
+        <v>96.12</v>
       </c>
       <c r="S80" s="4">
         <v>100</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
@@ -6658,54 +6676,54 @@
       <c r="I81" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K81" s="4" t="s">
         <v>377</v>
       </c>
       <c r="L81" s="4" t="s">
         <v>378</v>
       </c>
       <c r="M81" s="4" t="s">
         <v>306</v>
       </c>
       <c r="N81" s="4" t="s">
         <v>302</v>
       </c>
       <c r="O81" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P81" s="4">
         <v>2.83</v>
       </c>
       <c r="Q81" s="4">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="R81" s="4">
-        <v>0</v>
+        <v>102.36</v>
       </c>
       <c r="S81" s="4">
         <v>100</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
@@ -6719,54 +6737,54 @@
       <c r="I82" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J82" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K82" s="4" t="s">
         <v>380</v>
       </c>
       <c r="L82" s="4" t="s">
         <v>381</v>
       </c>
       <c r="M82" s="4" t="s">
         <v>382</v>
       </c>
       <c r="N82" s="4" t="s">
         <v>383</v>
       </c>
       <c r="O82" s="4" t="s">
         <v>384</v>
       </c>
       <c r="P82" s="4">
         <v>34.63</v>
       </c>
       <c r="Q82" s="4">
-        <v>0</v>
+        <v>34.47</v>
       </c>
       <c r="R82" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S82" s="4">
         <v>100</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>23</v>
@@ -6780,54 +6798,54 @@
       <c r="I83" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J83" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K83" s="4" t="s">
         <v>386</v>
       </c>
       <c r="L83" s="4" t="s">
         <v>387</v>
       </c>
       <c r="M83" s="4" t="s">
         <v>291</v>
       </c>
       <c r="N83" s="4" t="s">
         <v>388</v>
       </c>
       <c r="O83" s="4" t="s">
         <v>361</v>
       </c>
       <c r="P83" s="4">
         <v>6.53</v>
       </c>
       <c r="Q83" s="4">
-        <v>0</v>
+        <v>6.68</v>
       </c>
       <c r="R83" s="4">
-        <v>0</v>
+        <v>102.41</v>
       </c>
       <c r="S83" s="4">
         <v>100</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>23</v>
@@ -6841,54 +6859,54 @@
       <c r="I84" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J84" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K84" s="4" t="s">
         <v>390</v>
       </c>
       <c r="L84" s="4" t="s">
         <v>391</v>
       </c>
       <c r="M84" s="4" t="s">
         <v>291</v>
       </c>
       <c r="N84" s="4" t="s">
         <v>388</v>
       </c>
       <c r="O84" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P84" s="4">
         <v>12.81</v>
       </c>
       <c r="Q84" s="4">
-        <v>0</v>
+        <v>12.74</v>
       </c>
       <c r="R84" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S84" s="4">
         <v>100</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>23</v>
@@ -7260,54 +7278,54 @@
       <c r="I91" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J91" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K91" s="4" t="s">
         <v>419</v>
       </c>
       <c r="L91" s="4" t="s">
         <v>420</v>
       </c>
       <c r="M91" s="4" t="s">
         <v>421</v>
       </c>
       <c r="N91" s="4" t="s">
         <v>422</v>
       </c>
       <c r="O91" s="4" t="s">
         <v>423</v>
       </c>
       <c r="P91" s="4">
         <v>207.67</v>
       </c>
       <c r="Q91" s="4">
-        <v>0</v>
+        <v>81.6</v>
       </c>
       <c r="R91" s="4">
-        <v>0</v>
+        <v>39.29</v>
       </c>
       <c r="S91" s="4">
         <v>50</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3"/>
       <c r="D92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>23</v>
@@ -7404,270 +7422,270 @@
         <v>54.2</v>
       </c>
       <c r="Q93" s="4">
         <v>0</v>
       </c>
       <c r="R93" s="4">
         <v>0</v>
       </c>
       <c r="S93" s="4">
         <v>20</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3"/>
       <c r="D94" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H94" s="13" t="s">
         <v>434</v>
       </c>
       <c r="I94" s="13" t="s">
-        <v>32</v>
+        <v>325</v>
       </c>
       <c r="J94" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K94" s="4" t="s">
         <v>435</v>
       </c>
       <c r="L94" s="4" t="s">
         <v>436</v>
       </c>
       <c r="M94" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="N94" s="4" t="s">
         <v>437</v>
       </c>
-      <c r="N94" s="4" t="s">
+      <c r="O94" s="4" t="s">
         <v>438</v>
       </c>
-      <c r="O94" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P94" s="4">
-        <v>25.17</v>
+        <v>8.26</v>
       </c>
       <c r="Q94" s="4">
         <v>0</v>
       </c>
       <c r="R94" s="4">
         <v>0</v>
       </c>
       <c r="S94" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H95" s="13" t="s">
         <v>439</v>
       </c>
       <c r="I95" s="13" t="s">
         <v>325</v>
       </c>
       <c r="J95" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K95" s="4" t="s">
         <v>440</v>
       </c>
       <c r="L95" s="4" t="s">
         <v>441</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="N95" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="O95" s="4" t="s">
         <v>442</v>
       </c>
-      <c r="O95" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P95" s="4">
-        <v>8.26</v>
+        <v>2.79</v>
       </c>
       <c r="Q95" s="4">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="R95" s="4">
-        <v>0</v>
+        <v>89.45</v>
       </c>
       <c r="S95" s="4">
         <v>100</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3"/>
       <c r="D96" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>325</v>
+        <v>32</v>
       </c>
       <c r="J96" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K96" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="L96" s="4" t="s">
         <v>445</v>
       </c>
-      <c r="L96" s="4" t="s">
+      <c r="M96" s="4" t="s">
         <v>446</v>
       </c>
-      <c r="M96" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N96" s="4" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="O96" s="4" t="s">
         <v>447</v>
       </c>
       <c r="P96" s="4">
-        <v>2.79</v>
+        <v>13.79</v>
       </c>
       <c r="Q96" s="4">
-        <v>0</v>
+        <v>11.26</v>
       </c>
       <c r="R96" s="4">
-        <v>0</v>
+        <v>81.67</v>
       </c>
       <c r="S96" s="4">
         <v>100</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H97" s="13" t="s">
         <v>448</v>
       </c>
       <c r="I97" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J97" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K97" s="4" t="s">
         <v>449</v>
       </c>
       <c r="L97" s="4" t="s">
         <v>450</v>
       </c>
       <c r="M97" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="N97" s="4" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="O97" s="4" t="s">
         <v>452</v>
       </c>
       <c r="P97" s="4">
-        <v>13.79</v>
+        <v>52.24</v>
       </c>
       <c r="Q97" s="4">
         <v>0</v>
       </c>
       <c r="R97" s="4">
         <v>0</v>
       </c>
       <c r="S97" s="4">
         <v>100</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3"/>
       <c r="D98" s="3" t="s">
         <v>21</v>
@@ -7675,235 +7693,296 @@
       <c r="E98" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H98" s="13" t="s">
         <v>453</v>
       </c>
       <c r="I98" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J98" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K98" s="4" t="s">
         <v>454</v>
       </c>
       <c r="L98" s="4" t="s">
         <v>455</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>272</v>
+        <v>456</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>457</v>
+        <v>384</v>
       </c>
       <c r="P98" s="4">
-        <v>52.24</v>
+        <v>17.53</v>
       </c>
       <c r="Q98" s="4">
         <v>0</v>
       </c>
       <c r="R98" s="4">
         <v>0</v>
       </c>
       <c r="S98" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3"/>
       <c r="D99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H99" s="13" t="s">
         <v>458</v>
       </c>
       <c r="I99" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J99" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K99" s="4" t="s">
         <v>459</v>
       </c>
       <c r="L99" s="4" t="s">
         <v>460</v>
       </c>
       <c r="M99" s="4" t="s">
         <v>461</v>
       </c>
       <c r="N99" s="4" t="s">
         <v>462</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>384</v>
+        <v>463</v>
       </c>
       <c r="P99" s="4">
-        <v>17.53</v>
+        <v>8.32</v>
       </c>
       <c r="Q99" s="4">
         <v>0</v>
       </c>
       <c r="R99" s="4">
         <v>0</v>
       </c>
       <c r="S99" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3"/>
       <c r="D100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="I100" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J100" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K100" s="4" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>468</v>
+        <v>56</v>
       </c>
       <c r="P100" s="4">
-        <v>8.32</v>
+        <v>13.17</v>
       </c>
       <c r="Q100" s="4">
         <v>0</v>
       </c>
       <c r="R100" s="4">
         <v>0</v>
       </c>
       <c r="S100" s="4">
         <v>100</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
-      <c r="A101" s="7" t="s">
+      <c r="A101" s="3">
+        <v>99</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C101" s="3"/>
+      <c r="D101" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E101" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H101" s="13" t="s">
         <v>469</v>
       </c>
-      <c r="B101" s="7"/>
-[...22 lines deleted...]
-      <c r="S101" s="8"/>
+      <c r="I101" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="J101" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K101" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="L101" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="M101" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="N101" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="O101" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="P101" s="4">
+        <v>3.62</v>
+      </c>
+      <c r="Q101" s="4">
+        <v>0</v>
+      </c>
+      <c r="R101" s="4">
+        <v>0</v>
+      </c>
+      <c r="S101" s="4">
+        <v>100</v>
+      </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
+    <row r="102" spans="1:23">
+      <c r="A102" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="B102" s="7"/>
+      <c r="C102" s="7"/>
+      <c r="D102" s="7"/>
+      <c r="E102" s="11"/>
+      <c r="F102" s="7"/>
+      <c r="G102" s="7"/>
+      <c r="H102" s="14"/>
+      <c r="I102" s="14"/>
+      <c r="J102" s="14"/>
+      <c r="K102" s="8"/>
+      <c r="L102" s="8"/>
+      <c r="M102" s="8"/>
+      <c r="N102" s="8"/>
+      <c r="O102" s="8">
+        <v>4287.66</v>
+      </c>
+      <c r="P102" s="8">
+        <v>2180.32</v>
+      </c>
+      <c r="Q102" s="8">
+        <v>50.85</v>
+      </c>
+      <c r="R102" s="8"/>
+      <c r="S102" s="8"/>
+      <c r="T102" s="1"/>
+      <c r="U102" s="1"/>
+      <c r="V102" s="1"/>
+      <c r="W102" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A101:N101"/>
+    <mergeCell ref="A102:N102"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>