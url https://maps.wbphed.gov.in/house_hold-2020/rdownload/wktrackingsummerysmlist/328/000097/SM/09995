--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="485">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -1265,51 +1265,51 @@
   <si>
     <t>ORD/000260/2023-2024</t>
   </si>
   <si>
     <t>1262/JD</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>BILTU DAS</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Missiion under the command area of Sukhani (Zone-I) (Part-2) Piped Water Supply Scheme at Rajgang Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000280/2023-2024</t>
   </si>
   <si>
     <t>1434/JD</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
-    <t>29/11/2025</t>
+    <t>29/12/2025</t>
   </si>
   <si>
     <t>CONSTRUCTION OF RCC OVERHEAD RESERVOIR CAPACITY 750 CUM AND 20 M STAGGING HEIGHT AS PER DEPERMENTAL DESIGN &amp; DRAWING FOR AUGMENTATION OF SUKANI (ZONE I) PIPED WATER SUPPLY SCHEME IN CONNECTION WITH JAL JEEVAN MISSION AT BLOCK: RAJGANJ UNDER JALPAIGURI DIVISION, P.H.E DTE.</t>
   </si>
   <si>
     <t>ORD/000694/2023-2024</t>
   </si>
   <si>
     <t>2411/JD</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>AMINUL HOQUE</t>
   </si>
   <si>
     <t>Construction of boundary wall with gate, drain and pathway and laying Pipe line for 2nd tubewell site at Sukani Zone- III piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000832/2023-2024</t>
   </si>
@@ -1437,50 +1437,77 @@
     <t>1532/JD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>Supply, installation, commissioning copper wound line voltage corrector for AUGMETATION OF SUKHANI PWSS, at TW NO IV,ZONE-II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000203/2024-2025</t>
   </si>
   <si>
     <t>1379/NMD</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>NORDEN DUKPA</t>
+  </si>
+  <si>
+    <t>Shifting of 11 KV HTOH Line from PHE Overhead Reservoir Site I.E. at Sukhani as per Application of AE,HQ,PHE,Dte., Jalpaiguri. APPLICATION NO. 100000125722 , Reference ID : 860320252</t>
+  </si>
+  <si>
+    <t>BILL/02007/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/250</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Installation of Iron Elimination Plant (IEP) with Construction of Blower Room, Drain, Road including necessary connections and other ancillary work at Zone-I 4th Site of Sukani Piped Water Supply Scheme in connection with Jal Jeevan Mission at Rajganj Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000186/2025-2026</t>
+  </si>
+  <si>
+    <t>2503/JD</t>
+  </si>
+  <si>
+    <t>09/12/2025</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1869,51 +1896,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W102"/>
+  <dimension ref="A1:W104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -7902,87 +7929,205 @@
       </c>
       <c r="N101" s="4" t="s">
         <v>473</v>
       </c>
       <c r="O101" s="4" t="s">
         <v>474</v>
       </c>
       <c r="P101" s="4">
         <v>3.62</v>
       </c>
       <c r="Q101" s="4">
         <v>0</v>
       </c>
       <c r="R101" s="4">
         <v>0</v>
       </c>
       <c r="S101" s="4">
         <v>100</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
-      <c r="A102" s="7" t="s">
+      <c r="A102" s="3">
+        <v>100</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C102" s="3"/>
+      <c r="D102" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E102" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H102" s="13" t="s">
         <v>475</v>
       </c>
-      <c r="B102" s="7"/>
-[...22 lines deleted...]
-      <c r="S102" s="8"/>
+      <c r="I102" s="13"/>
+      <c r="J102" s="13"/>
+      <c r="K102" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="L102" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="M102" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="N102" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="O102" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P102" s="4">
+        <v>3.85</v>
+      </c>
+      <c r="Q102" s="4">
+        <v>0</v>
+      </c>
+      <c r="R102" s="4">
+        <v>0</v>
+      </c>
+      <c r="S102" s="4">
+        <v>0</v>
+      </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
+    <row r="103" spans="1:23">
+      <c r="A103" s="3">
+        <v>101</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103" s="3"/>
+      <c r="D103" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E103" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H103" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="I103" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J103" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K103" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="L103" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="M103" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="N103" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="O103" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="P103" s="4">
+        <v>25.17</v>
+      </c>
+      <c r="Q103" s="4">
+        <v>0</v>
+      </c>
+      <c r="R103" s="4">
+        <v>0</v>
+      </c>
+      <c r="S103" s="4">
+        <v>35</v>
+      </c>
+      <c r="T103" s="1"/>
+      <c r="U103" s="1"/>
+      <c r="V103" s="1"/>
+      <c r="W103" s="1"/>
+    </row>
+    <row r="104" spans="1:23">
+      <c r="A104" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B104" s="7"/>
+      <c r="C104" s="7"/>
+      <c r="D104" s="7"/>
+      <c r="E104" s="11"/>
+      <c r="F104" s="7"/>
+      <c r="G104" s="7"/>
+      <c r="H104" s="14"/>
+      <c r="I104" s="14"/>
+      <c r="J104" s="14"/>
+      <c r="K104" s="8"/>
+      <c r="L104" s="8"/>
+      <c r="M104" s="8"/>
+      <c r="N104" s="8"/>
+      <c r="O104" s="8">
+        <v>4316.67</v>
+      </c>
+      <c r="P104" s="8">
+        <v>2180.32</v>
+      </c>
+      <c r="Q104" s="8">
+        <v>50.51</v>
+      </c>
+      <c r="R104" s="8"/>
+      <c r="S104" s="8"/>
+      <c r="T104" s="1"/>
+      <c r="U104" s="1"/>
+      <c r="V104" s="1"/>
+      <c r="W104" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A102:N102"/>
+    <mergeCell ref="A104:N104"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>