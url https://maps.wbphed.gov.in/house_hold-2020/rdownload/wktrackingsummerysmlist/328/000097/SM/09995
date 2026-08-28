--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -107,50 +107,68 @@
   <si>
     <t>SM/09995</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Additional Laying distribution system adjacent to H/W site to sukhanii zone - II (H/W site T/W ) under Jalpaiguri Division PHE Dte. Part B ( Left &amp; Right)</t>
   </si>
   <si>
     <t>ORD/000179/2019-2020</t>
   </si>
   <si>
     <t>291/JD</t>
   </si>
   <si>
     <t>13/03/2020</t>
   </si>
   <si>
     <t>12/05/2020</t>
   </si>
   <si>
     <t>SADHAN KARMAKAR</t>
   </si>
   <si>
+    <t>Construction of Boundary wall, Additional Laying distribution system adjacent to H/W site for " SUKHANI ZONE-II WATER SUPPLY SCHEME ( H/ W SITE T/W )" under Jalpaiguri Divition , P.H.E. Dte. Part-"A" (Front Side)</t>
+  </si>
+  <si>
+    <t>ORD/000187/2019-2020</t>
+  </si>
+  <si>
+    <t>248/JD</t>
+  </si>
+  <si>
+    <t>03/03/2020</t>
+  </si>
+  <si>
+    <t>02/05/2020</t>
+  </si>
+  <si>
+    <t>SUBRATA GOSWAMI</t>
+  </si>
+  <si>
     <t>Sinking of 300 mm x 200 mm dia 3rd tubewell by Reverse Rotary method of drilling for Augmentation of Sukhani PWSS Zone- II at Rajganj Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,HQ</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000504/2021-2022</t>
   </si>
   <si>
     <t>511/JD</t>
   </si>
   <si>
     <t>23/02/2022</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>B.M CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 300 mm x 200 mm dia 4th tubewell by Reverse Rotary method of drilling for Augmentation of Sukhani PWSS Zone- II at Rajganj Block under Jalpaiguri Division P.H.E. Dte.</t>
@@ -167,758 +185,1001 @@
   <si>
     <t>ORD/000885/2021-2022</t>
   </si>
   <si>
     <t>842/JD</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>21/04/2022</t>
   </si>
   <si>
     <t>DEBASISH DEY</t>
   </si>
   <si>
     <t>Sinking of 300 mm x 200 mm dia 4th tubewell by Reverse Rotary method of drilling for Augmentation of Sukhani PWSS Zone- I at Rajganj Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000886/2021-2022</t>
   </si>
   <si>
     <t>843/JD</t>
   </si>
   <si>
-    <t>Construction of Boundary wall, Additional Laying distribution system adjacent to H/W site for " SUKHANI ZONE-II WATER SUPPLY SCHEME ( H/ W SITE T/W )" under Jalpaiguri Divition , P.H.E. Dte. Part-"A" (Front Side)</t>
-[...14 lines deleted...]
-    <t>SUBRATA GOSWAMI</t>
+    <t>Laying Distribution System including FHTC for Augmentation of Sukani Piped Water Supply Scheme Zone-III at Rajganj Block Jalpaiguri Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2022-2023</t>
+  </si>
+  <si>
+    <t>1101/JD</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>BANSBERIA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m x 2.40 m) size with Sanitary &amp;Plumbing arrangement at 3rd Tube well site for Sukhani Zone I Water Supply Scheme under Jalpaiguri Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000051/2022-2023</t>
+  </si>
+  <si>
+    <t>1196/JD</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>SHYAMAL KUMARSAHA</t>
+  </si>
+  <si>
+    <t>Laying Distribution System for Augmentation of Sukani Piped Water Supply Scheme Zone-I at Rajganj Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000035/2022-2023</t>
+  </si>
+  <si>
+    <t>1102/JD</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S A.B.G. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m x 2.40 m) size with Sanitary &amp; Plumbing arrangement at 4th Tube well site for Sukhani Zone I Water Supply Scheme under Jalpaiguri Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000058/2022-2023</t>
+  </si>
+  <si>
+    <t>1200/JD</t>
+  </si>
+  <si>
+    <t>M/S A.P. DEVELOPERS</t>
+  </si>
+  <si>
+    <t>Installation of Iron Elimination Plant including construction of Blower Room (3.60MX3.00M ) Size, concrete platform &amp; drain for augmentation at head work site (ZONE-I) of SUKANI piped water supply scheme under JALPAIGURI Division PHE Dte. BLOCK ¿ RAJGANJ, DISTRICT ¿ JALPAIGURI.</t>
+  </si>
+  <si>
+    <t>ORD/000068/2022-2023</t>
+  </si>
+  <si>
+    <t>1273/JD</t>
+  </si>
+  <si>
+    <t>07/06/2022</t>
+  </si>
+  <si>
+    <t>22/07/2022</t>
+  </si>
+  <si>
+    <t>M/S SURAJIT DEY AND CO.</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of 25KVA Servo Motor operated Copper wound line voltage corrector under Augmentation of SUKHANI W/S Scheme at T/W No. III, Zone-III in the district of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000267/2022-2023</t>
+  </si>
+  <si>
+    <t>1010/NMD</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>ANUP BASU</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m x 2.40 m) size with Sanitary &amp; Plumbing arrangement at 4th Tube well site for Sukhani Zone II Water Supply Scheme under Jalpaiguri Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2022-2023</t>
+  </si>
+  <si>
+    <t>1197/JD</t>
+  </si>
+  <si>
+    <t>UNIQUE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with FHTC for Augmentation of Sukhani Piped Water Supply Scheme Zone-II at Rajganj Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2022-2023</t>
+  </si>
+  <si>
+    <t>1229/JD</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>MINTU CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of 20KVA Servo Motor operated Copper wound line voltage corrector under Augmentation of SUKHANI W/S Scheme at T/W No. IV, Zone-II in the district of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000263/2022-2023</t>
+  </si>
+  <si>
+    <t>1007/NMD</t>
+  </si>
+  <si>
+    <t>DAWA DUKPA</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for AUGMENTATION of SUKHANI (Z-III) PWSS, at TW no IIin the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000523/2022-2023</t>
+  </si>
+  <si>
+    <t>1059/NMD</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>ABHISEK ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for AUGMENTATION of SUKHANI (Z-III) PWSS, at TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000560/2022-2023</t>
+  </si>
+  <si>
+    <t>1108/NMD</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>07/10/2022</t>
+  </si>
+  <si>
+    <t>M/S P.P. ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Providing Contractor's personnel as Field Supervisor engaged in different water supply Schemes under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 10.11.2022 to 10.04.2023)</t>
+  </si>
+  <si>
+    <t>ORD/000391/2022-2023</t>
+  </si>
+  <si>
+    <t>2186/JD</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>SUKES BASU MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of "Providing guarding arrangement at Stack Yard under Resource Division at the Head Work Site of SUKHANI PWSS (ZONE-I) under Jalpaiguri Division P.H.E. Dte. for the period from 01/08/2022 to 31/07/2023."</t>
+  </si>
+  <si>
+    <t>ORD/000642/2022-2023</t>
+  </si>
+  <si>
+    <t>1504/A/JD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>CLIFFORD FACILITY SERVICES PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m x 2.40 m) size with Sanitary &amp;Plumbing arrangement at 3rd Tube well site for Sukhani Zone III Water Supply Scheme under Jalpaiguri Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2022-2023</t>
+  </si>
+  <si>
+    <t>1198/JD</t>
+  </si>
+  <si>
+    <t>DILIP SINGHA</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of 25KVA Servo Motor operated Copper wound line voltage corrector under Augmentation of SUKHANI W/S Scheme at T/W No. III, Zone-I in the district of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000260/2022-2023</t>
+  </si>
+  <si>
+    <t>1004/NMD</t>
+  </si>
+  <si>
+    <t>SUMON ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for AUGMENTATION of SUKHANI (Z-III) PWSS, at TW no I in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ,Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000561/2022-2023</t>
+  </si>
+  <si>
+    <t>1107/NMD</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S PARITOSH BHOWMICK AND CO.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for AUGMENTATION of SUKHANI (Z-II) PWSS, at TW no IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000562/2022-2023</t>
+  </si>
+  <si>
+    <t>1106/NMD</t>
+  </si>
+  <si>
+    <t>M/S ROYAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for AUGMENTATION of SUKHANI (Z-II) PWSS, at TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000563/2022-2023</t>
+  </si>
+  <si>
+    <t>1105/NMD</t>
+  </si>
+  <si>
+    <t>TAPAN BISWAS</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for AUGMENTATION of SUKHANI (Z-I) PWSS, at TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000565/2022-2023</t>
+  </si>
+  <si>
+    <t>1103/NMD</t>
+  </si>
+  <si>
+    <t>BONANZA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Soil Investigation for the work of Construction of R.C.C Over head Reservoir(750 cum) at Sukhani zone-II zone under Sukhani piped water supply scheme under Jalpaiguri water supply Division PHE,Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000165/2022-2023</t>
+  </si>
+  <si>
+    <t>1433/JD</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>MOYTEC</t>
+  </si>
+  <si>
+    <t>Soil Investigation for the work of Construction of R.C.C Over head Reservoir(750 cum) at Sukhani zone-I zone under Sukhani piped water supply scheme under Jalpaiguri water supply Division PHE,Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2022-2023</t>
+  </si>
+  <si>
+    <t>1400/JD</t>
+  </si>
+  <si>
+    <t>11/07/2022</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>AGAC</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of 25KVA Servo Motor operated Copper wound line voltage corrector under Augmentation of SUKHANI W/S Scheme at T/W No. I, Zone-III in the district of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000264/2022-2023</t>
+  </si>
+  <si>
+    <t>1008/NMD</t>
+  </si>
+  <si>
+    <t>B.B. CONCERNED</t>
+  </si>
+  <si>
+    <t>Sinking of 300 mm x 200 mm dia tubewell by Reverse Rotary method of drilling for Augmentation of Sukhani PWSS Zone- III head work site at Rajganj Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000582/2021-2022</t>
+  </si>
+  <si>
+    <t>513/JD</t>
+  </si>
+  <si>
+    <t>M/S R.N. TRADERS</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for AUGMENTATION of SUKHANI (Z-I) PWSS, at TW no IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000564/2022-2023</t>
+  </si>
+  <si>
+    <t>1104/NMD</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>SANJIB SAHA</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of 25KVA Servo Motor operated Copper wound line voltage corrector under Augmentation of SUKHANI W/S Scheme at T/W No. IV, Zone-I in the district of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000261/2022-2023</t>
+  </si>
+  <si>
+    <t>1005/NMD</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of Iron Elimination Plant including construction of Blower Room (3.60MX3.00M ) Size, concrete platform &amp; drain for augmentation at 3 rd tube well site ( ZONE-II) of SUKANI piped water supply scheme under JALPAIGURI Division PHE Dte. BLOCK ¿ RAJGANJ, DISTRICT - JALPAIGURI</t>
+  </si>
+  <si>
+    <t>ORD/000070/2022-2023</t>
+  </si>
+  <si>
+    <t>1272/JD</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m x 2.40 m) size with Sanitary &amp; Plumbing arrangement at 3rd Tube well site for Sukhani Zone III Water Supply Scheme under Jalpaiguri Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000077/2022-2023</t>
+  </si>
+  <si>
+    <t>1373/JD</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>14/08/2022</t>
+  </si>
+  <si>
+    <t>PARESH CHAND GHOSH ROY</t>
+  </si>
+  <si>
+    <t>Sinking of 300 mm x 200 mm dia 3rd TubeWell by Reverse Rotary method of drilling for Augmentation of Sukhani PWSS zone -III at Rajganj Block under Jalpaiguri Division P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000701/2021-2022</t>
+  </si>
+  <si>
+    <t>766/JD</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>M/S KARMAKAR CONSTRACTION</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of 25KVA Servo Motor operated Copper wound line voltage corrector under Augmentation of SUKHANI W/S Scheme at T/W No. II, Zone-III in the district of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000265/2022-2023</t>
+  </si>
+  <si>
+    <t>1009/NMD</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
+    <t>Support 300 mm DI pipe line near Fatapukur and construction 1 no. stand post and other ancillary works at Sukani Zone I under Rajganj block under Jalpaiguri Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000219/2022-2023</t>
+  </si>
+  <si>
+    <t>1809/JD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>05/10/2022</t>
+  </si>
+  <si>
+    <t>R.K. SARKAR</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of 20KVA Servo Motor operated Copper wound line voltage corrector under Augmentation of SUKHANI W/S Scheme at T/W No. III, Zone-II in the district of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000262/2022-2023</t>
+  </si>
+  <si>
+    <t>1006/NMD</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Sinking of 300 mm x 200 mm dia 2nd Tubewell by Reverse Rotary method of drilling for Augmentation of Sukhani PWSS Zone- III at Rajganj Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000583/2021-2022</t>
   </si>
   <si>
     <t>514/JD</t>
   </si>
   <si>
-    <t>M/S R.N. TRADERS</t>
-[...8 lines deleted...]
-    <t>513/JD</t>
+    <t>Construction of Pump House (3.60 m x 2.40 m) size with Sanitary &amp;Plumbing arrangement at 4th Tube well site for Sukhani Zone II Water Supply Scheme under Jalpaiguri Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2022-2023</t>
+  </si>
+  <si>
+    <t>1201/JD</t>
+  </si>
+  <si>
+    <t>KABYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Soil Investigation for the work of Construction of R.C.C Over head Reservoir (750 cum) at Sukhani Zone-III under Sukhani piped water supply scheme under Jalpaiguri water supply Division PHE,Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000166/2022-2023</t>
+  </si>
+  <si>
+    <t>1424/JD</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>30/07/2022</t>
+  </si>
+  <si>
+    <t>M S PRANTIK ASSOCIATES</t>
+  </si>
+  <si>
+    <t>LDS FHTC DAKHIN CHAK MAULANI</t>
+  </si>
+  <si>
+    <t>VCH/001271/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-472</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for Sukhani , Zone-III, T/W No. III near Nawapara, [APPLICATION NO. 4002960888, Reference ID : 402852055]</t>
+  </si>
+  <si>
+    <t>VCH/000843/2022-2023</t>
+  </si>
+  <si>
+    <t>BP/22-23/57</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for TW-II, ZONE-III of SUKHANI W/S Scheme under UKILPARA MASKALAIBARI CCC [APPLICATION NO. 4002957097 , Reference ID : 402849241]</t>
+  </si>
+  <si>
+    <t>VCH/000769/2022-2023</t>
+  </si>
+  <si>
+    <t>BP/2022-23/33</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>SINKING OF 300MM X 200MM DIA 3RD T/WELL SUKHANI PWSS ZONE-II</t>
+  </si>
+  <si>
+    <t>VCH/001280/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-479</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for SUKHANI W/S SCHEME, T/W No. IV, under BELAKOBA CCC, [APPLICATION NO. 4002974096, Reference ID :402863303]</t>
+  </si>
+  <si>
+    <t>VCH/000894/2022-2023</t>
+  </si>
+  <si>
+    <t>BP/22-23/60</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for TW-I, ZONE-III of SUKHANI W/S Scheme under UKILPARA MASKALAIBARI CCC [APPLICATION NO. 4002957084 , Reference ID : 402849240]</t>
+  </si>
+  <si>
+    <t>VCH/000771/2022-2023</t>
+  </si>
+  <si>
+    <t>CONST 250 M3 B/WALL BARADIGHI T.G</t>
+  </si>
+  <si>
+    <t>VCH/001369/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-471</t>
+  </si>
+  <si>
+    <t>BOSE ENTERPRISE</t>
   </si>
   <si>
     <t>EXT PIPE LINE SUKHANI ZONE - II</t>
   </si>
   <si>
     <t>VCH/001399/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-503</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>NEW KUNDU ENTERPRISE</t>
   </si>
   <si>
-    <t>CONST 250 M3 B/WALL BARADIGHI T.G</t>
-[...14 lines deleted...]
-    <t>Northern Mechanical</t>
+    <t>Installation of Infrastructure IRO NSC Application 4002960888 at Nawapara, Chaulhati under UMCCC ¿ Sukhani , Zone-III, T/W No. III, [APPLICATION NO. 100000057238, Reference ID : 860246418]</t>
+  </si>
+  <si>
+    <t>VCH/000842/2022-2023</t>
   </si>
   <si>
     <t>New Service Connection Charge for TW-IV, ZONE-II of SUKHANI (SARIUM KALIBARI) W/S Scheme under BELAKOBA CCC,APPLICATION NO. 4002950741,Reference ID : 860244518</t>
   </si>
   <si>
     <t>VCH/000326/2022-2023</t>
   </si>
   <si>
-    <t>BP/2022-23/33</t>
-[...19 lines deleted...]
-  <si>
     <t>New Service Connection Charge for TW-III, ZONE-II of SUKHANI W/S Scheme under BELAKOBA CCC,APPLICATION NO. 4002951589,Reference ID : 860244513</t>
   </si>
   <si>
     <t>VCH/000324/2022-2023</t>
   </si>
   <si>
+    <t>Infrastructure cost for New Service Connection Charge for TW-III, ZONE-I of SUKHANI W/S Scheme under BELAKOBA CCC,APPLICATION NO. 100000054732,Reference ID : 402840892</t>
+  </si>
+  <si>
+    <t>VCH/000329/2022-2023</t>
+  </si>
+  <si>
+    <t>Infrustructure cost for New Service Connection Charge for TW-I, ZONE-III of SUKHANI W/S Scheme under UKILPARA MASKALAIBARI CCC [APPLICATION NO. 100000056935 , Reference ID : 860245495]</t>
+  </si>
+  <si>
+    <t>VCH/000772/2022-2023</t>
+  </si>
+  <si>
     <t>TUBE WELL SUKHANI ZONE-II</t>
   </si>
   <si>
     <t>VCH/001438/2021-2022</t>
   </si>
   <si>
-    <t>BP-2021-22-479</t>
-[...19 lines deleted...]
-  <si>
     <t>Infrastructure cost for New Service Connection Charge for TW-II, ZONE-III of SUKHANI W/S Scheme under UKILPARA MASKALAIBARI CCC [APPLICATION NO. 100000056936 , Reference ID : 860245496]</t>
   </si>
   <si>
     <t>VCH/000770/2022-2023</t>
   </si>
   <si>
     <t>LDS PURBA DAUKIMARI PWSS</t>
   </si>
   <si>
     <t>VCH/000093/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-45</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>Installation of Infrastructure COST at SUKHANI W/S SCHEME, T/W No. IV, under BELAKOBA CCC, [APPLICATION NO. 100000058353, Reference ID : 860248265]</t>
   </si>
   <si>
     <t>VCH/000895/2022-2023</t>
   </si>
   <si>
-    <t>BP/22-23/60</t>
-[...1 lines deleted...]
-  <si>
     <t>LDS BARADIGHI TG PWSS</t>
   </si>
   <si>
     <t>VCH/001374/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-475</t>
   </si>
   <si>
     <t>DIPAK KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Infrustructure cost for New Service Connection Charge for TW-III, ZONE-II of SUKHANI W/S Scheme under BELAKOBA CCC,APPLICATION NO. 100000054733,Reference ID : 402840890</t>
   </si>
   <si>
     <t>VCH/000325/2022-2023</t>
   </si>
   <si>
+    <t>New Service Connection Charge for TW-III, ZONE-I of SUKHANI W/S Scheme under BELAKOBA CCC,APPLICATION NO. 4002951616,Reference ID : 860244512</t>
+  </si>
+  <si>
+    <t>VCH/000328/2022-2023</t>
+  </si>
+  <si>
     <t>Infrastructure cost for New Service Connection Charge for TW-IV, ZONE-II of SUKHANI (SARIUM KALIBARI) W/S Scheme under BELAKOBA CCC,APPLICATION NO. 100000054738,Reference ID : 402840893</t>
   </si>
   <si>
     <t>VCH/000327/2022-2023</t>
   </si>
   <si>
-    <t>New Service Connection Charge for TW-III, ZONE-I of SUKHANI W/S Scheme under BELAKOBA CCC,APPLICATION NO. 4002951616,Reference ID : 860244512</t>
-[...350 lines deleted...]
-    <t>R.K. SARKAR</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Missiion under the command area of Sukhani (Zone-I) (Part-1) Piped Water Supply Scheme at Rajgang Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2023-2024</t>
+  </si>
+  <si>
+    <t>709/JD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>MRINMOY KANTI DUTTA</t>
+  </si>
+  <si>
+    <t>Fitting fixing DI specials along with laying distribution for Augmentation of Sukhani Piped water Supply Scheme Zone-II at Rajganj Block under Jalpaiguri.</t>
+  </si>
+  <si>
+    <t>ORD/000263/2023-2024</t>
+  </si>
+  <si>
+    <t>948/JD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>07/10/2023</t>
+  </si>
+  <si>
+    <t>Laying Rising Main from Pump Houses to Over Head Reservoir with necessary connections for Augmentation of Sukhani Zone-I Piped Water Supply Scheme i.c.w. Jal Jeevan Mission at Rajgang Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000249/2023-2024</t>
+  </si>
+  <si>
+    <t>1270/JD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>SANJIT SAHA</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Missiion under the command area of Sukhani (Zone-I) (Part-3) Piped Water Supply Scheme at Rajgang Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000250/2023-2024</t>
+  </si>
+  <si>
+    <t>1263/JD</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR KUNDU</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Missiion under the command area of Sukhani (Zone-I) (Part-4) Piped Water Supply Scheme at Rajgang Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000260/2023-2024</t>
+  </si>
+  <si>
+    <t>1262/JD</t>
+  </si>
+  <si>
+    <t>18/08/2025</t>
+  </si>
+  <si>
+    <t>BILTU DAS</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Missiion under the command area of Sukhani (Zone-I) (Part-2) Piped Water Supply Scheme at Rajgang Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000280/2023-2024</t>
+  </si>
+  <si>
+    <t>1434/JD</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on hire basis including driver under Office of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. Dist. For the use of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. (with valid Taxi permit).</t>
+  </si>
+  <si>
+    <t>ORD/000295/2023-2024</t>
+  </si>
+  <si>
+    <t>855/JD</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>SOUMEN GHOSH</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION OF RCC OVER HEAD RESERVOUR CAPACITY 700 CUM AND 20 M STAGGING HEIGHT INCLUDING CONSTRUCTION OF PUMP HOUSE (5.40 M X 3.60M) AS PER DEPERMENTAL DESIGN &amp; DRAWING FOR AUGMENTATION OF SUKHANI (ZONE-III) PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>1519/JD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>M/S. SURYA I PVT. LTD COMPANY</t>
+  </si>
+  <si>
+    <t>Laying Rising Main from Pump Houses to Over Head Reservoir with necessity connections for Augmentation of Sukhani (Zone-II) Piped Water Supply Scheme i.c.w. Jal Jeevan Mission at Rajganj Block under Jalpaiguri Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000472/2022-2023</t>
+  </si>
+  <si>
+    <t>780/JD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>ASIT PAUL</t>
+  </si>
+  <si>
+    <t>Laying Rising Main from Pump Houses to Over Head Reservoir with necessity connections for Augmentation of Sukhani (Zone-III) Piped Water Supply Scheme i.c.w. Jal Jeevan Mission at Rajganj Block under Jalpaiguri Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000485/2022-2023</t>
+  </si>
+  <si>
+    <t>804/JD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>JITENDRA NATH ROY</t>
   </si>
   <si>
     <t>Construction of Pump House (3.60 m X 2.40 m) size with sanitary &amp; Plumbing arrangement at 3rd Tube Well site for Sukhani Piped Water Supply Scheme Zone-II at Rajganj block under Jalpaiguri division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000114/2023-2024</t>
   </si>
   <si>
     <t>449/JD.</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>JAGORAN SARKAR</t>
   </si>
   <si>
+    <t>Installation of Iron Elimination Plant including construction of Blower Room (3.60MX3.00M) Size, concrete platform &amp; drain for Augmentation at head work site Sukhani PWSS (Zone-II) under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000256/2023-2024</t>
+  </si>
+  <si>
+    <t>1264/JD</t>
+  </si>
+  <si>
+    <t>28/10/2023</t>
+  </si>
+  <si>
+    <t>A P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Installation of Iron Elimination Plant including construction of Blower Room (3.60MX3.00M) Size, concrete platform &amp; drain for Augmentation at head work site Sukhani PWSS (Zone-III) under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000319/2023-2024</t>
+  </si>
+  <si>
+    <t>1267/JD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>ASHIT KUMAR SINGHA</t>
+  </si>
+  <si>
+    <t>Installation of Iron Elimination Plant including construction of Blower Room (3.60MX3.00M) Size, concrete platform &amp; drain for Augmentation at 4th Tubewell site Sukhani PWSS (Zone-II) under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000278/2023-2024</t>
+  </si>
+  <si>
+    <t>1359/JD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>SANDIP BANIK</t>
+  </si>
+  <si>
     <t>Installation of Iron Elimination Plant including construction of Blower Room (3.60MX3.00M) for Augmentation at 3rd tubewell site Sukani (Zone-I) Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000277/2023-2024</t>
   </si>
   <si>
     <t>1358/JD</t>
   </si>
   <si>
-    <t>26/09/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>D. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000055/2023-2024</t>
   </si>
   <si>
     <t>1097/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying Distribution System for Augmentation of Sukani Piped Water Supply Scheme Zone-I at Rajganj Block under Jalpaiguri Division P.H.E. Dte.</t>
-[...118 lines deleted...]
-  <si>
     <t>Fitting fixing DI specials along with laying distribution and Pump House (5.40m x 3.60 m) at Head work site for Augmentation of Sukhani Piped water supply scheme Zone-III at Rajganj Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000564/2023-2024</t>
   </si>
   <si>
     <t>2391/JD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>Construction of boundary wall with gate,drain and pathway and laying pipe line for H/W Site at Sukani zone III PWSS site piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000591/2023-2024</t>
   </si>
   <si>
     <t>2329/JD</t>
   </si>
   <si>
     <t>08/02/2024</t>
@@ -938,576 +1199,315 @@
   <si>
     <t>2308/JD</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
     <t>Construction of boundary wall with gate,drain and pathway and laying Pipe line for 3rd tubewell site at Sukani Zone- I piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000730/2023-2024</t>
   </si>
   <si>
     <t>2452/JD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>M/S SAHA ENTERPRISE</t>
   </si>
   <si>
+    <t>CONSTRUCTION OF RCC OVERHEAD RESERVOIR CAPACITY 750 CUM AND 20 M STAGGING HEIGHT AS PER DEPERMENTAL DESIGN &amp; DRAWING FOR AUGMENTATION OF SUKANI (ZONE I) PIPED WATER SUPPLY SCHEME IN CONNECTION WITH JAL JEEVAN MISSION AT BLOCK: RAJGANJ UNDER JALPAIGURI DIVISION, P.H.E DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000694/2023-2024</t>
+  </si>
+  <si>
+    <t>2411/JD</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>AMINUL HOQUE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall with gate, drain and pathway and laying Pipe line for 2nd tubewell site at Sukani Zone- III piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000832/2023-2024</t>
+  </si>
+  <si>
+    <t>08/01/JD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
     <t>CONSTRUCTION OF RCC OVER HEAD RESERVOUR CAPACITY 700 CUM AND 20 M STAGGING HEIGHT AS PER DEPERMENTAL DESIGN &amp; DRAWING FOR AUGMENTATION OF SUKHANI (ZONE-II) PIPED WATER SUPPLY SCHEME .</t>
   </si>
   <si>
     <t>ORD/000690/2023-2024</t>
   </si>
   <si>
     <t>2392/JD</t>
   </si>
   <si>
     <t>14/08/2024</t>
   </si>
   <si>
-    <t>Installation of Iron Elimination Plant including construction of Blower Room (3.60MX3.00M ) Size, concrete platform &amp; drain for augmentation at 3 rd tube well site ( ZONE-II) of SUKANI piped water supply scheme under JALPAIGURI Division PHE Dte. BLOCK ¿ RAJGANJ, DISTRICT - JALPAIGURI</t>
-[...158 lines deleted...]
-    <t>SANDIP BANIK</t>
+    <t>Construction of Different Component like Pump House, Tube Well, IEP, Boundary wall and ancillary work at Mogradangi of Sukani PWSS (Zone-I) of Raiganj Block under Jalpaiguri Division, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000821/2023-2024</t>
+  </si>
+  <si>
+    <t>2729/JD</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t>Construction of boundary wall with gate,drain and pathway and laying Pipe line for 4th tubewell site at Sukani Zone- II piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000608/2023-2024</t>
   </si>
   <si>
     <t>2309/JD</t>
   </si>
   <si>
     <t>Construction of boundary wall with gate, drain and pathway and laying Pipe line for 3rd tubewell site at Sukani Zone- II piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000609/2023-2024</t>
   </si>
   <si>
     <t>2310/JD</t>
   </si>
   <si>
     <t>Construction of boundary wall with gate, drain and pathway and laying Pipe line for 3rd tubewell site at Sukhani (zone-III) piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000612/2023-2024</t>
   </si>
   <si>
     <t>2311/JD</t>
   </si>
   <si>
     <t>R.K. SINGHA &amp; SONS</t>
   </si>
   <si>
     <t>Shifting AC pipes ,Coumpound clearing, Cutting trees and other ancillary works at Sukani zone -II under Sukani piped water supply scheme under Jalpaiguri water supply Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000732/2023-2024</t>
   </si>
   <si>
     <t>2453/JD</t>
   </si>
   <si>
+    <t>Interconnection work for Iron Elimination Plant to Rising main, Construction Platform land development and other ancillary works at Sukani zone I and zone II in connection with Jal Jeevan Mission at sukani PWSS at Rajganj Block,under Jalpaiguri Division PHE,Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000792/2023-2024</t>
+  </si>
+  <si>
+    <t>2633/JD</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall with gate, drain and pathway and laying Pipe line for 2nd tubewell site at Sukani Zone-III piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2024-2025</t>
+  </si>
+  <si>
+    <t>420/JD</t>
+  </si>
+  <si>
+    <t>12/06/2024</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>PARESH CHANDRA GHOSH ROY</t>
+  </si>
+  <si>
+    <t>Shifting AC pipes, Coumpound clearing ,Cutting trees ,Land development ,inter connection of IEP and other ancillary works at Sukani zone -II Head work site under Sukani piped water supply scheme under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000806/2023-2024</t>
+  </si>
+  <si>
+    <t>2635/JD</t>
+  </si>
+  <si>
     <t>HDD Boring with MS pipe and other ancillary work at post office more of rajganj and fatapukur to belakoba road of sukani pwss under jalpaiguri division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000056/2024-2025</t>
   </si>
   <si>
     <t>937/JD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>SANKAR DAS</t>
   </si>
   <si>
-    <t>Shifting AC pipes, Coumpound clearing ,Cutting trees ,Land development ,inter connection of IEP and other ancillary works at Sukani zone -II Head work site under Sukani piped water supply scheme under Jalpaiguri Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>2633/JD</t>
+    <t>Laying of Water Distribution System for interconnection work of left out portion and ancillary works of Augmentation of Sukani (Zone-I) PWSS at Block - Rajganj under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000137/2024-2025</t>
+  </si>
+  <si>
+    <t>1532/JD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall with drain, land development including interconnection work at Augmentation of Sukani PWSS in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000125/2024-2025</t>
   </si>
   <si>
     <t>1414/JD</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>20/10/2024</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning copper wound line voltage corrector for AUGMETATION OF SUKHANI PWSS, at TW NO IV,ZONE-II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000203/2024-2025</t>
+  </si>
+  <si>
+    <t>1379/NMD</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>NORDEN DUKPA</t>
+  </si>
+  <si>
     <t>RTOR000081/2024-2025</t>
   </si>
   <si>
     <t>2221/JD</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>Infrastructure Cost for SUKHANI,T/W-I,ZONE-III under MAL CCC [APPLICATION NO. 100000101510, Reference ID : 860293810]</t>
   </si>
   <si>
     <t>BILL/02495/2023-2024</t>
   </si>
   <si>
     <t>BP/24-25/14</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Missiion under the command area of Sukhani (Zone-I) (Part-3) Piped Water Supply Scheme at Rajgang Block under Jalpaiguri Division, PHE Dte.</t>
-[...143 lines deleted...]
-    <t>ASHIT KUMAR SINGHA</t>
+    <t>Installation of Iron Elimination Plant (IEP) with Construction of Blower Room, Drain, Road including necessary connections and other ancillary work at Zone-I 4th Site of Sukani Piped Water Supply Scheme in connection with Jal Jeevan Mission at Rajganj Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000186/2025-2026</t>
+  </si>
+  <si>
+    <t>2503/JD</t>
+  </si>
+  <si>
+    <t>09/12/2025</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
   </si>
   <si>
     <t>Interconnection work between M.S. and D.I. Pipe, construction valve chamber including filling at Sukani and other ancillary works at Ambari Falakata PWSS at Rajganj Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000566/2024-2025</t>
   </si>
   <si>
     <t>130/JD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
-    <t>Construction of boundary wall with gate, drain and pathway and laying Pipe line for 2nd tubewell site at Sukani Zone-III piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>Shifting of 11 KV HTOH Line from PHE Overhead Reservoir Site I.E. at Sukhani as per Application of AE,HQ,PHE,Dte., Jalpaiguri. APPLICATION NO. 100000125722 , Reference ID : 860320252</t>
   </si>
   <si>
     <t>BILL/02007/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/250</t>
   </si>
   <si>
     <t>21/01/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>06/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2091,5999 +2091,5999 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>8.09</v>
+        <v>14.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.43</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>8.09</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>8.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.79</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>96.26</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>8.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>7.7</v>
+        <v>7.79</v>
       </c>
       <c r="R7" s="4">
-        <v>95.18</v>
+        <v>96.26</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>14.17</v>
+        <v>8.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>13.81</v>
+        <v>7.7</v>
       </c>
       <c r="R8" s="4">
-        <v>97.43</v>
+        <v>95.18</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>8.09</v>
+        <v>668.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.33</v>
+        <v>433.35</v>
       </c>
       <c r="R9" s="4">
-        <v>90.61</v>
+        <v>64.81</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>8.09</v>
+        <v>4.64</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.35</v>
+        <v>4.64</v>
       </c>
       <c r="R10" s="4">
-        <v>90.84</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>4.82</v>
+        <v>886.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>593.17</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>66.88</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>49.78</v>
+        <v>4.65</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>0.68</v>
+        <v>29.51</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>6.78</v>
+        <v>2.77</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>0.68</v>
+        <v>4.64</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>746.92</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>569</v>
+      </c>
+      <c r="R16" s="4">
+        <v>76.18</v>
+      </c>
+      <c r="S16" s="4">
         <v>88</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="P17" s="4">
-        <v>3.13</v>
+        <v>2.39</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>106</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>77</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>78</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>79</v>
+        <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>2.89</v>
+        <v>8.26</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>8.26</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>112</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>77</v>
+        <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>79</v>
+        <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>3.34</v>
+        <v>8.26</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>8.26</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="P20" s="4">
-        <v>58.14</v>
+        <v>0.94</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>124</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>79</v>
+        <v>128</v>
       </c>
       <c r="P21" s="4">
-        <v>2.68</v>
+        <v>16.62</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>129</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="P22" s="4">
-        <v>7.66</v>
+        <v>4.65</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>133</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>77</v>
+        <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>79</v>
+        <v>136</v>
       </c>
       <c r="P23" s="4">
-        <v>4.44</v>
+        <v>2.79</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>137</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>77</v>
+        <v>140</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>78</v>
+        <v>141</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>79</v>
+        <v>142</v>
       </c>
       <c r="P24" s="4">
-        <v>6</v>
+        <v>8.26</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>143</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>113</v>
+        <v>144</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>77</v>
+        <v>145</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>79</v>
+        <v>146</v>
       </c>
       <c r="P25" s="4">
-        <v>0.68</v>
+        <v>8.12</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>8.12</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>147</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N26" s="4" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>38</v>
+        <v>151</v>
       </c>
       <c r="P26" s="4">
-        <v>6.93</v>
+        <v>8.09</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>8.09</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N27" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="I27" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O27" s="4" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="P27" s="4">
-        <v>21.09</v>
+        <v>8.26</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>8.26</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="J28" s="13"/>
+        <v>156</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K28" s="4" t="s">
-        <v>121</v>
+        <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>83</v>
+        <v>159</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>79</v>
+        <v>161</v>
       </c>
       <c r="P28" s="4">
-        <v>0.68</v>
+        <v>2.25</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>2.03</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>90.27</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="J29" s="13"/>
+        <v>162</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>123</v>
+        <v>163</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>77</v>
+        <v>164</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>78</v>
+        <v>165</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>78</v>
+        <v>166</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>79</v>
+        <v>167</v>
       </c>
       <c r="P29" s="4">
-        <v>0.68</v>
+        <v>2.26</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>2.24</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="J30" s="13"/>
+        <v>168</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>125</v>
+        <v>169</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>103</v>
+        <v>170</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>83</v>
+        <v>141</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>79</v>
+        <v>171</v>
       </c>
       <c r="P30" s="4">
-        <v>0.68</v>
+        <v>2.79</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>89.45</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>172</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>127</v>
+        <v>173</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>77</v>
+        <v>174</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>79</v>
+        <v>175</v>
       </c>
       <c r="P31" s="4">
-        <v>0.68</v>
+        <v>8.09</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>7.35</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>90.84</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>32</v>
+        <v>138</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="P32" s="4">
-        <v>668.61</v>
+        <v>8.26</v>
       </c>
       <c r="Q32" s="4">
-        <v>433.35</v>
+        <v>6.41</v>
       </c>
       <c r="R32" s="4">
-        <v>64.81</v>
+        <v>77.63</v>
       </c>
       <c r="S32" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>135</v>
+        <v>182</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>136</v>
+        <v>183</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>137</v>
+        <v>89</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="P33" s="4">
-        <v>4.64</v>
+        <v>2.79</v>
       </c>
       <c r="Q33" s="4">
-        <v>4.64</v>
+        <v>2.79</v>
       </c>
       <c r="R33" s="4">
         <v>100</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>141</v>
+        <v>186</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>137</v>
+        <v>81</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>143</v>
+        <v>101</v>
       </c>
       <c r="P34" s="4">
-        <v>4.65</v>
+        <v>17.91</v>
       </c>
       <c r="Q34" s="4">
-        <v>4.65</v>
+        <v>16.88</v>
       </c>
       <c r="R34" s="4">
+        <v>94.22</v>
+      </c>
+      <c r="S34" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>144</v>
+        <v>189</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>147</v>
+        <v>192</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>148</v>
+        <v>193</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>149</v>
+        <v>194</v>
       </c>
       <c r="P35" s="4">
-        <v>29.51</v>
+        <v>4.64</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>150</v>
+        <v>195</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>151</v>
+        <v>38</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>152</v>
+        <v>196</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>153</v>
+        <v>197</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>155</v>
+        <v>199</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>156</v>
+        <v>200</v>
       </c>
       <c r="P36" s="4">
-        <v>2.77</v>
+        <v>8.09</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>7.6</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>93.9</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>157</v>
+        <v>201</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>158</v>
+        <v>202</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>159</v>
+        <v>203</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>137</v>
+        <v>89</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>160</v>
+        <v>204</v>
       </c>
       <c r="P37" s="4">
-        <v>4.64</v>
+        <v>2.79</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S37" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="J38" s="13"/>
+        <v>205</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K38" s="4" t="s">
-        <v>162</v>
+        <v>206</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>163</v>
+        <v>207</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>154</v>
+        <v>208</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>155</v>
+        <v>209</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="P38" s="4">
-        <v>2.39</v>
+        <v>1.8</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>66.59</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>151</v>
+        <v>86</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>166</v>
+        <v>212</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>167</v>
+        <v>213</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>168</v>
+        <v>89</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>169</v>
+        <v>214</v>
       </c>
       <c r="P39" s="4">
-        <v>8.26</v>
+        <v>2.41</v>
       </c>
       <c r="Q39" s="4">
-        <v>8.26</v>
+        <v>2.39</v>
       </c>
       <c r="R39" s="4">
-        <v>100</v>
+        <v>99.41</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>170</v>
+        <v>215</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>151</v>
+        <v>38</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>171</v>
+        <v>216</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>172</v>
+        <v>217</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>173</v>
+        <v>42</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>174</v>
+        <v>43</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>175</v>
       </c>
       <c r="P40" s="4">
-        <v>8.26</v>
+        <v>8.09</v>
       </c>
       <c r="Q40" s="4">
-        <v>8.26</v>
+        <v>7.33</v>
       </c>
       <c r="R40" s="4">
-        <v>100</v>
+        <v>90.61</v>
       </c>
       <c r="S40" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-      <c r="J41" s="13"/>
+        <v>218</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K41" s="4" t="s">
-        <v>177</v>
+        <v>219</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>178</v>
+        <v>220</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>179</v>
+        <v>66</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>180</v>
+        <v>67</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>90</v>
+        <v>221</v>
       </c>
       <c r="P41" s="4">
-        <v>0.94</v>
+        <v>4.64</v>
       </c>
       <c r="Q41" s="4">
-        <v>0.47</v>
+        <v>4.64</v>
       </c>
       <c r="R41" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="S41" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>181</v>
+        <v>222</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>182</v>
+        <v>223</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>183</v>
+        <v>224</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>154</v>
+        <v>225</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>184</v>
+        <v>226</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>185</v>
+        <v>227</v>
       </c>
       <c r="P42" s="4">
-        <v>16.62</v>
+        <v>2.22</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>2.12</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>95.23</v>
       </c>
       <c r="S42" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>186</v>
-[...6 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>187</v>
+        <v>229</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>188</v>
+        <v>230</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>189</v>
+        <v>231</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>190</v>
+        <v>231</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>191</v>
+        <v>232</v>
       </c>
       <c r="P43" s="4">
-        <v>8.09</v>
+        <v>21.09</v>
       </c>
       <c r="Q43" s="4">
-        <v>7.6</v>
+        <v>0</v>
       </c>
       <c r="R43" s="4">
-        <v>93.9</v>
+        <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>192</v>
-[...6 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="I44" s="13"/>
+      <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
-        <v>193</v>
+        <v>234</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>194</v>
+        <v>235</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>195</v>
+        <v>236</v>
       </c>
       <c r="P44" s="4">
-        <v>4.64</v>
+        <v>0.68</v>
       </c>
       <c r="Q44" s="4">
-        <v>4.64</v>
+        <v>0</v>
       </c>
       <c r="R44" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>196</v>
-[...6 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
-        <v>197</v>
+        <v>238</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>198</v>
+        <v>239</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>155</v>
+        <v>240</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>199</v>
+        <v>236</v>
       </c>
       <c r="P45" s="4">
-        <v>2.79</v>
+        <v>0.68</v>
       </c>
       <c r="Q45" s="4">
-        <v>2.79</v>
+        <v>0</v>
       </c>
       <c r="R45" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>200</v>
-[...6 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
-        <v>201</v>
+        <v>242</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>202</v>
+        <v>243</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>137</v>
+        <v>244</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>138</v>
+        <v>244</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>203</v>
+        <v>44</v>
       </c>
       <c r="P46" s="4">
-        <v>4.65</v>
+        <v>6.93</v>
       </c>
       <c r="Q46" s="4">
-        <v>4.65</v>
+        <v>0</v>
       </c>
       <c r="R46" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>204</v>
-[...6 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>205</v>
+        <v>246</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>206</v>
+        <v>247</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>207</v>
+        <v>110</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>208</v>
+        <v>110</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>209</v>
+        <v>236</v>
       </c>
       <c r="P47" s="4">
-        <v>2.25</v>
+        <v>0.68</v>
       </c>
       <c r="Q47" s="4">
-        <v>2.03</v>
+        <v>0</v>
       </c>
       <c r="R47" s="4">
-        <v>90.27</v>
+        <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>210</v>
-[...6 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>211</v>
+        <v>249</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>212</v>
+        <v>239</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>214</v>
+        <v>240</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="P48" s="4">
-        <v>4.64</v>
+        <v>0.68</v>
       </c>
       <c r="Q48" s="4">
-        <v>4.64</v>
+        <v>0</v>
       </c>
       <c r="R48" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>216</v>
-[...6 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
-        <v>217</v>
+        <v>251</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>218</v>
+        <v>252</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>154</v>
+        <v>231</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>155</v>
+        <v>231</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>219</v>
+        <v>253</v>
       </c>
       <c r="P49" s="4">
-        <v>2.79</v>
+        <v>49.78</v>
       </c>
       <c r="Q49" s="4">
-        <v>2.79</v>
+        <v>0</v>
       </c>
       <c r="R49" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>220</v>
-[...6 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="I50" s="13"/>
+      <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
-        <v>221</v>
+        <v>255</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>222</v>
+        <v>256</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>154</v>
+        <v>257</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>155</v>
+        <v>257</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>223</v>
+        <v>258</v>
       </c>
       <c r="P50" s="4">
-        <v>2.79</v>
+        <v>4.82</v>
       </c>
       <c r="Q50" s="4">
-        <v>2.79</v>
+        <v>0</v>
       </c>
       <c r="R50" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>224</v>
-[...6 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="I51" s="13"/>
+      <c r="J51" s="13"/>
       <c r="K51" s="4" t="s">
-        <v>225</v>
+        <v>260</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>227</v>
+        <v>110</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>228</v>
+        <v>110</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="P51" s="4">
-        <v>1.8</v>
+        <v>6.78</v>
       </c>
       <c r="Q51" s="4">
-        <v>1.2</v>
+        <v>0</v>
       </c>
       <c r="R51" s="4">
-        <v>66.59</v>
+        <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>230</v>
-[...6 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="I52" s="13"/>
+      <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
-        <v>231</v>
+        <v>262</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P52" s="4">
-        <v>4.9</v>
+        <v>0.68</v>
       </c>
       <c r="Q52" s="4">
-        <v>4.9</v>
+        <v>0</v>
       </c>
       <c r="R52" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>236</v>
-[...6 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="I53" s="13"/>
+      <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
-        <v>237</v>
+        <v>264</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>240</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="P53" s="4">
-        <v>18.23</v>
+        <v>0.68</v>
       </c>
       <c r="Q53" s="4">
-        <v>18.23</v>
+        <v>0</v>
       </c>
       <c r="R53" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>242</v>
+        <v>265</v>
       </c>
       <c r="I54" s="13"/>
       <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="P54" s="4">
-        <v>208.46</v>
+        <v>2.89</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>247</v>
-[...6 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="I55" s="13"/>
+      <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
-        <v>248</v>
+        <v>268</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>131</v>
+        <v>240</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="P55" s="4">
-        <v>886.96</v>
+        <v>3.13</v>
       </c>
       <c r="Q55" s="4">
-        <v>593.17</v>
+        <v>0</v>
       </c>
       <c r="R55" s="4">
-        <v>66.88</v>
+        <v>0</v>
       </c>
       <c r="S55" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>252</v>
-[...6 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="I56" s="13"/>
+      <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>257</v>
+        <v>123</v>
       </c>
       <c r="P56" s="4">
-        <v>746.92</v>
+        <v>6.93</v>
       </c>
       <c r="Q56" s="4">
-        <v>569</v>
+        <v>0</v>
       </c>
       <c r="R56" s="4">
-        <v>76.18</v>
+        <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>258</v>
-[...6 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="I57" s="13"/>
+      <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>260</v>
+        <v>239</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>261</v>
+        <v>240</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>262</v>
+        <v>240</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>263</v>
+        <v>236</v>
       </c>
       <c r="P57" s="4">
-        <v>29.51</v>
+        <v>3.34</v>
       </c>
       <c r="Q57" s="4">
-        <v>10.46</v>
+        <v>0</v>
       </c>
       <c r="R57" s="4">
-        <v>35.46</v>
+        <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>264</v>
-[...6 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="I58" s="13"/>
+      <c r="J58" s="13"/>
       <c r="K58" s="4" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>257</v>
+        <v>123</v>
       </c>
       <c r="P58" s="4">
-        <v>82.49</v>
+        <v>58.14</v>
       </c>
       <c r="Q58" s="4">
-        <v>60.5</v>
+        <v>0</v>
       </c>
       <c r="R58" s="4">
-        <v>73.34</v>
+        <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>269</v>
-[...6 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="I59" s="13"/>
+      <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>271</v>
+        <v>247</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>272</v>
+        <v>110</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>273</v>
+        <v>110</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>274</v>
+        <v>236</v>
       </c>
       <c r="P59" s="4">
-        <v>30.41</v>
+        <v>2.68</v>
       </c>
       <c r="Q59" s="4">
-        <v>25.29</v>
+        <v>0</v>
       </c>
       <c r="R59" s="4">
-        <v>83.18</v>
+        <v>0</v>
       </c>
       <c r="S59" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>278</v>
+        <v>51</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>279</v>
+        <v>51</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="P60" s="4">
-        <v>0.88</v>
+        <v>7.66</v>
       </c>
       <c r="Q60" s="4">
-        <v>0.79</v>
+        <v>0</v>
       </c>
       <c r="R60" s="4">
-        <v>89.09</v>
+        <v>0</v>
       </c>
       <c r="S60" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>281</v>
-[...6 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="I61" s="13"/>
+      <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>283</v>
+        <v>239</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>284</v>
+        <v>240</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>285</v>
+        <v>240</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>286</v>
+        <v>236</v>
       </c>
       <c r="P61" s="4">
-        <v>147.2</v>
+        <v>4.44</v>
       </c>
       <c r="Q61" s="4">
-        <v>64.02</v>
+        <v>0</v>
       </c>
       <c r="R61" s="4">
-        <v>43.49</v>
+        <v>0</v>
       </c>
       <c r="S61" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>287</v>
-[...6 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="I62" s="13"/>
+      <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>289</v>
+        <v>239</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>290</v>
+        <v>240</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>291</v>
+        <v>240</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>133</v>
+        <v>236</v>
       </c>
       <c r="P62" s="4">
-        <v>96.25</v>
+        <v>0.68</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="I63" s="13"/>
       <c r="J63" s="13"/>
       <c r="K63" s="4" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>294</v>
+        <v>239</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>295</v>
+        <v>240</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>296</v>
+        <v>240</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>297</v>
+        <v>236</v>
       </c>
       <c r="P63" s="4">
-        <v>18.11</v>
+        <v>6</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-      <c r="J64" s="13"/>
+        <v>289</v>
+      </c>
+      <c r="I64" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J64" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K64" s="4" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>143</v>
+        <v>294</v>
       </c>
       <c r="P64" s="4">
-        <v>7.76</v>
+        <v>29.51</v>
       </c>
       <c r="Q64" s="4">
-        <v>0</v>
+        <v>10.46</v>
       </c>
       <c r="R64" s="4">
-        <v>0</v>
+        <v>35.46</v>
       </c>
       <c r="S64" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J65" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>307</v>
+        <v>101</v>
       </c>
       <c r="P65" s="4">
-        <v>8.31</v>
+        <v>82.49</v>
       </c>
       <c r="Q65" s="4">
-        <v>0</v>
+        <v>60.5</v>
       </c>
       <c r="R65" s="4">
-        <v>0</v>
+        <v>73.34</v>
       </c>
       <c r="S65" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J66" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K66" s="4" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>119</v>
+        <v>305</v>
       </c>
       <c r="P66" s="4">
-        <v>145.22</v>
+        <v>30.41</v>
       </c>
       <c r="Q66" s="4">
-        <v>0</v>
+        <v>25.29</v>
       </c>
       <c r="R66" s="4">
-        <v>0</v>
+        <v>83.18</v>
       </c>
       <c r="S66" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J67" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K67" s="4" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>147</v>
+        <v>303</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>315</v>
+        <v>72</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>257</v>
+        <v>309</v>
       </c>
       <c r="P67" s="4">
-        <v>17.91</v>
+        <v>40.53</v>
       </c>
       <c r="Q67" s="4">
-        <v>16.88</v>
+        <v>0</v>
       </c>
       <c r="R67" s="4">
-        <v>94.22</v>
+        <v>0</v>
       </c>
       <c r="S67" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>151</v>
+        <v>38</v>
       </c>
       <c r="J68" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>154</v>
+        <v>303</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>155</v>
+        <v>313</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="P68" s="4">
-        <v>2.41</v>
+        <v>40.83</v>
       </c>
       <c r="Q68" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="R68" s="4">
-        <v>99.41</v>
+        <v>0</v>
       </c>
       <c r="S68" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>151</v>
+        <v>38</v>
       </c>
       <c r="J69" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>173</v>
+        <v>318</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>174</v>
+        <v>319</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>323</v>
+        <v>36</v>
       </c>
       <c r="P69" s="4">
-        <v>8.26</v>
+        <v>29.29</v>
       </c>
       <c r="Q69" s="4">
-        <v>8.26</v>
+        <v>0</v>
       </c>
       <c r="R69" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S69" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="I70" s="13"/>
+      <c r="J70" s="13"/>
+      <c r="K70" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="N70" s="4" t="s">
         <v>324</v>
       </c>
-      <c r="I70" s="13" t="s">
+      <c r="O70" s="4" t="s">
         <v>325</v>
       </c>
-      <c r="J70" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P70" s="4">
-        <v>8.26</v>
+        <v>0.88</v>
       </c>
       <c r="Q70" s="4">
-        <v>6.41</v>
+        <v>0.79</v>
       </c>
       <c r="R70" s="4">
-        <v>77.63</v>
+        <v>89.09</v>
       </c>
       <c r="S70" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="I71" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J71" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="L71" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="N71" s="4" t="s">
         <v>330</v>
       </c>
-      <c r="I71" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K71" s="4" t="s">
+      <c r="O71" s="4" t="s">
         <v>331</v>
       </c>
-      <c r="L71" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P71" s="4">
-        <v>2.22</v>
+        <v>147.2</v>
       </c>
       <c r="Q71" s="4">
-        <v>2.12</v>
+        <v>64.02</v>
       </c>
       <c r="R71" s="4">
-        <v>95.23</v>
+        <v>43.49</v>
       </c>
       <c r="S71" s="4">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="I72" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J72" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K72" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="L72" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="M72" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="N72" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="I72" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K72" s="4" t="s">
+      <c r="O72" s="4" t="s">
         <v>337</v>
       </c>
-      <c r="L72" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P72" s="4">
-        <v>2.26</v>
+        <v>19.36</v>
       </c>
       <c r="Q72" s="4">
-        <v>2.24</v>
+        <v>18.41</v>
       </c>
       <c r="R72" s="4">
-        <v>99.46</v>
+        <v>95.07</v>
       </c>
       <c r="S72" s="4">
         <v>100</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="I73" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J73" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="L73" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="M73" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="N73" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O73" s="4" t="s">
         <v>342</v>
       </c>
-      <c r="I73" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P73" s="4">
-        <v>8.12</v>
+        <v>13.79</v>
       </c>
       <c r="Q73" s="4">
-        <v>8.12</v>
+        <v>11.26</v>
       </c>
       <c r="R73" s="4">
-        <v>100</v>
+        <v>81.67</v>
       </c>
       <c r="S73" s="4">
         <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H74" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="I74" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J74" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K74" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="L74" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="M74" s="4" t="s">
         <v>346</v>
       </c>
-      <c r="I74" s="13" t="s">
+      <c r="N74" s="4" t="s">
         <v>347</v>
       </c>
-      <c r="J74" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K74" s="4" t="s">
+      <c r="O74" s="4" t="s">
         <v>348</v>
       </c>
-      <c r="L74" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P74" s="4">
-        <v>8.09</v>
+        <v>4.9</v>
       </c>
       <c r="Q74" s="4">
-        <v>8.09</v>
+        <v>4.9</v>
       </c>
       <c r="R74" s="4">
         <v>100</v>
       </c>
       <c r="S74" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="I75" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J75" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K75" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="L75" s="4" t="s">
         <v>351</v>
       </c>
-      <c r="I75" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K75" s="4" t="s">
+      <c r="M75" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="N75" s="4" t="s">
         <v>352</v>
       </c>
-      <c r="L75" s="4" t="s">
+      <c r="O75" s="4" t="s">
         <v>353</v>
       </c>
-      <c r="M75" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P75" s="4">
-        <v>19.36</v>
+        <v>31.69</v>
       </c>
       <c r="Q75" s="4">
-        <v>18.41</v>
+        <v>31.02</v>
       </c>
       <c r="R75" s="4">
-        <v>95.07</v>
+        <v>97.9</v>
       </c>
       <c r="S75" s="4">
         <v>100</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H76" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="I76" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J76" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="L76" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="M76" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="N76" s="4" t="s">
         <v>357</v>
       </c>
-      <c r="I76" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K76" s="4" t="s">
+      <c r="O76" s="4" t="s">
         <v>358</v>
       </c>
-      <c r="L76" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P76" s="4">
-        <v>31.69</v>
+        <v>52.24</v>
       </c>
       <c r="Q76" s="4">
-        <v>31.02</v>
+        <v>0</v>
       </c>
       <c r="R76" s="4">
-        <v>97.9</v>
+        <v>0</v>
       </c>
       <c r="S76" s="4">
         <v>100</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H77" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="I77" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J77" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="M77" s="4" t="s">
         <v>362</v>
       </c>
-      <c r="I77" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K77" s="4" t="s">
+      <c r="N77" s="4" t="s">
         <v>363</v>
       </c>
-      <c r="L77" s="4" t="s">
+      <c r="O77" s="4" t="s">
         <v>364</v>
-      </c>
-[...7 lines deleted...]
-        <v>365</v>
       </c>
       <c r="P77" s="4">
         <v>17.65</v>
       </c>
       <c r="Q77" s="4">
         <v>17.58</v>
       </c>
       <c r="R77" s="4">
         <v>99.62</v>
       </c>
       <c r="S77" s="4">
         <v>100</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H78" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="I78" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J78" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K78" s="4" t="s">
         <v>366</v>
       </c>
-      <c r="I78" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K78" s="4" t="s">
+      <c r="L78" s="4" t="s">
         <v>367</v>
       </c>
-      <c r="L78" s="4" t="s">
+      <c r="M78" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="N78" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="O78" s="4" t="s">
         <v>368</v>
       </c>
-      <c r="M78" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P78" s="4">
-        <v>7.78</v>
+        <v>18.23</v>
       </c>
       <c r="Q78" s="4">
-        <v>7.61</v>
+        <v>18.23</v>
       </c>
       <c r="R78" s="4">
-        <v>97.82</v>
+        <v>100</v>
       </c>
       <c r="S78" s="4">
         <v>100</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H79" s="13" t="s">
         <v>369</v>
       </c>
-      <c r="I79" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I79" s="13"/>
+      <c r="J79" s="13"/>
       <c r="K79" s="4" t="s">
         <v>370</v>
       </c>
       <c r="L79" s="4" t="s">
         <v>371</v>
       </c>
       <c r="M79" s="4" t="s">
-        <v>301</v>
+        <v>372</v>
       </c>
       <c r="N79" s="4" t="s">
-        <v>302</v>
+        <v>372</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>235</v>
+        <v>373</v>
       </c>
       <c r="P79" s="4">
-        <v>8.51</v>
+        <v>208.46</v>
       </c>
       <c r="Q79" s="4">
-        <v>7.82</v>
+        <v>0</v>
       </c>
       <c r="R79" s="4">
-        <v>91.85</v>
+        <v>0</v>
       </c>
       <c r="S79" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J80" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K80" s="4" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="M80" s="4" t="s">
-        <v>301</v>
+        <v>377</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>302</v>
+        <v>378</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>375</v>
+        <v>62</v>
       </c>
       <c r="P80" s="4">
-        <v>8.42</v>
+        <v>96.25</v>
       </c>
       <c r="Q80" s="4">
-        <v>8.1</v>
+        <v>0</v>
       </c>
       <c r="R80" s="4">
-        <v>96.12</v>
+        <v>0</v>
       </c>
       <c r="S80" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="J81" s="13"/>
       <c r="K81" s="4" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="M81" s="4" t="s">
-        <v>306</v>
+        <v>382</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>302</v>
+        <v>383</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>68</v>
+        <v>384</v>
       </c>
       <c r="P81" s="4">
-        <v>2.83</v>
+        <v>18.11</v>
       </c>
       <c r="Q81" s="4">
-        <v>2.9</v>
+        <v>0</v>
       </c>
       <c r="R81" s="4">
-        <v>102.36</v>
+        <v>0</v>
       </c>
       <c r="S81" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>379</v>
-[...6 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="I82" s="13"/>
+      <c r="J82" s="13"/>
       <c r="K82" s="4" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="L82" s="4" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="M82" s="4" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="N82" s="4" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="O82" s="4" t="s">
-        <v>384</v>
+        <v>77</v>
       </c>
       <c r="P82" s="4">
-        <v>34.63</v>
+        <v>7.76</v>
       </c>
       <c r="Q82" s="4">
-        <v>34.47</v>
+        <v>0</v>
       </c>
       <c r="R82" s="4">
-        <v>99.54</v>
+        <v>0</v>
       </c>
       <c r="S82" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H83" s="13" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="I83" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J83" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K83" s="4" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>291</v>
+        <v>393</v>
       </c>
       <c r="N83" s="4" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>361</v>
+        <v>394</v>
       </c>
       <c r="P83" s="4">
-        <v>6.53</v>
+        <v>8.31</v>
       </c>
       <c r="Q83" s="4">
-        <v>6.68</v>
+        <v>0</v>
       </c>
       <c r="R83" s="4">
-        <v>102.41</v>
+        <v>0</v>
       </c>
       <c r="S83" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H84" s="13" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J84" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K84" s="4" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="L84" s="4" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="M84" s="4" t="s">
-        <v>291</v>
+        <v>398</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="O84" s="4" t="s">
-        <v>241</v>
+        <v>400</v>
       </c>
       <c r="P84" s="4">
-        <v>12.81</v>
+        <v>207.67</v>
       </c>
       <c r="Q84" s="4">
-        <v>12.74</v>
+        <v>81.6</v>
       </c>
       <c r="R84" s="4">
-        <v>99.51</v>
+        <v>39.29</v>
       </c>
       <c r="S84" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H85" s="13" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J85" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K85" s="4" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="M85" s="4" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="N85" s="4" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="O85" s="4" t="s">
-        <v>241</v>
+        <v>194</v>
       </c>
       <c r="P85" s="4">
-        <v>10.17</v>
+        <v>8.32</v>
       </c>
       <c r="Q85" s="4">
         <v>0</v>
       </c>
       <c r="R85" s="4">
         <v>0</v>
       </c>
       <c r="S85" s="4">
         <v>100</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H86" s="13" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-      <c r="J86" s="13"/>
+        <v>406</v>
+      </c>
+      <c r="I86" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J86" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K86" s="4" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="L86" s="4" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>399</v>
+        <v>377</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="P86" s="4">
-        <v>88.05</v>
+        <v>145.22</v>
       </c>
       <c r="Q86" s="4">
         <v>0</v>
       </c>
       <c r="R86" s="4">
         <v>0</v>
       </c>
       <c r="S86" s="4">
         <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-      <c r="J87" s="13"/>
+        <v>410</v>
+      </c>
+      <c r="I87" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J87" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K87" s="4" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>79</v>
+        <v>368</v>
       </c>
       <c r="P87" s="4">
-        <v>2</v>
+        <v>54.2</v>
       </c>
       <c r="Q87" s="4">
         <v>0</v>
       </c>
       <c r="R87" s="4">
         <v>0</v>
       </c>
       <c r="S87" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J88" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K88" s="4" t="s">
-        <v>405</v>
+        <v>416</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>272</v>
+        <v>388</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>250</v>
+        <v>389</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>407</v>
+        <v>368</v>
       </c>
       <c r="P88" s="4">
-        <v>40.53</v>
+        <v>7.78</v>
       </c>
       <c r="Q88" s="4">
-        <v>0</v>
+        <v>7.61</v>
       </c>
       <c r="R88" s="4">
-        <v>0</v>
+        <v>97.82</v>
       </c>
       <c r="S88" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J89" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K89" s="4" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="M89" s="4" t="s">
-        <v>272</v>
+        <v>388</v>
       </c>
       <c r="N89" s="4" t="s">
-        <v>411</v>
+        <v>389</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>412</v>
+        <v>348</v>
       </c>
       <c r="P89" s="4">
-        <v>40.83</v>
+        <v>8.51</v>
       </c>
       <c r="Q89" s="4">
-        <v>0</v>
+        <v>7.82</v>
       </c>
       <c r="R89" s="4">
-        <v>0</v>
+        <v>91.85</v>
       </c>
       <c r="S89" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3"/>
       <c r="D90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="I90" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J90" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K90" s="4" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>416</v>
+        <v>388</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>417</v>
+        <v>389</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>56</v>
+        <v>424</v>
       </c>
       <c r="P90" s="4">
-        <v>29.29</v>
+        <v>8.42</v>
       </c>
       <c r="Q90" s="4">
-        <v>0</v>
+        <v>8.1</v>
       </c>
       <c r="R90" s="4">
-        <v>0</v>
+        <v>96.12</v>
       </c>
       <c r="S90" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="I91" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J91" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K91" s="4" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>421</v>
+        <v>393</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>422</v>
+        <v>389</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>423</v>
+        <v>258</v>
       </c>
       <c r="P91" s="4">
-        <v>207.67</v>
+        <v>2.83</v>
       </c>
       <c r="Q91" s="4">
-        <v>81.6</v>
+        <v>2.9</v>
       </c>
       <c r="R91" s="4">
-        <v>39.29</v>
+        <v>102.36</v>
       </c>
       <c r="S91" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3"/>
       <c r="D92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H92" s="13" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J92" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K92" s="4" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="L92" s="4" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="M92" s="4" t="s">
-        <v>427</v>
+        <v>378</v>
       </c>
       <c r="N92" s="4" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="O92" s="4" t="s">
-        <v>215</v>
+        <v>368</v>
       </c>
       <c r="P92" s="4">
-        <v>8.32</v>
+        <v>12.81</v>
       </c>
       <c r="Q92" s="4">
-        <v>0</v>
+        <v>12.74</v>
       </c>
       <c r="R92" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S92" s="4">
         <v>100</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H93" s="13" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="I93" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J93" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K93" s="4" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="M93" s="4" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="N93" s="4" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>241</v>
+        <v>437</v>
       </c>
       <c r="P93" s="4">
-        <v>54.2</v>
+        <v>8.32</v>
       </c>
       <c r="Q93" s="4">
         <v>0</v>
       </c>
       <c r="R93" s="4">
         <v>0</v>
       </c>
       <c r="S93" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3"/>
       <c r="D94" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="I94" s="13" t="s">
-        <v>325</v>
+        <v>38</v>
       </c>
       <c r="J94" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>173</v>
+        <v>378</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>438</v>
+        <v>353</v>
       </c>
       <c r="P94" s="4">
-        <v>8.26</v>
+        <v>6.53</v>
       </c>
       <c r="Q94" s="4">
-        <v>0</v>
+        <v>6.68</v>
       </c>
       <c r="R94" s="4">
-        <v>0</v>
+        <v>102.41</v>
       </c>
       <c r="S94" s="4">
         <v>100</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H95" s="13" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>325</v>
+        <v>38</v>
       </c>
       <c r="J95" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>154</v>
+        <v>444</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="P95" s="4">
-        <v>2.79</v>
+        <v>34.63</v>
       </c>
       <c r="Q95" s="4">
-        <v>2.5</v>
+        <v>34.47</v>
       </c>
       <c r="R95" s="4">
-        <v>89.45</v>
+        <v>99.54</v>
       </c>
       <c r="S95" s="4">
         <v>100</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3"/>
       <c r="D96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="M96" s="4" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="N96" s="4" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
       <c r="O96" s="4" t="s">
-        <v>447</v>
+        <v>36</v>
       </c>
       <c r="P96" s="4">
-        <v>13.79</v>
+        <v>13.17</v>
       </c>
       <c r="Q96" s="4">
-        <v>11.26</v>
+        <v>0</v>
       </c>
       <c r="R96" s="4">
-        <v>81.67</v>
+        <v>0</v>
       </c>
       <c r="S96" s="4">
         <v>100</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H97" s="13" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="I97" s="13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J97" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>272</v>
+        <v>455</v>
       </c>
       <c r="N97" s="4" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>452</v>
+        <v>368</v>
       </c>
       <c r="P97" s="4">
-        <v>52.24</v>
+        <v>10.17</v>
       </c>
       <c r="Q97" s="4">
         <v>0</v>
       </c>
       <c r="R97" s="4">
         <v>0</v>
       </c>
       <c r="S97" s="4">
         <v>100</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3"/>
       <c r="D98" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H98" s="13" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="I98" s="13" t="s">
-        <v>32</v>
+        <v>138</v>
       </c>
       <c r="J98" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>384</v>
+        <v>462</v>
       </c>
       <c r="P98" s="4">
-        <v>17.53</v>
+        <v>3.62</v>
       </c>
       <c r="Q98" s="4">
         <v>0</v>
       </c>
       <c r="R98" s="4">
         <v>0</v>
       </c>
       <c r="S98" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3"/>
       <c r="D99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>458</v>
-[...6 lines deleted...]
-      </c>
+        <v>369</v>
+      </c>
+      <c r="I99" s="13"/>
+      <c r="J99" s="13"/>
       <c r="K99" s="4" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>463</v>
+        <v>373</v>
       </c>
       <c r="P99" s="4">
-        <v>8.32</v>
+        <v>88.05</v>
       </c>
       <c r="Q99" s="4">
         <v>0</v>
       </c>
       <c r="R99" s="4">
         <v>0</v>
       </c>
       <c r="S99" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3"/>
       <c r="D100" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>464</v>
-[...6 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="I100" s="13"/>
+      <c r="J100" s="13"/>
       <c r="K100" s="4" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>56</v>
+        <v>236</v>
       </c>
       <c r="P100" s="4">
-        <v>13.17</v>
+        <v>2</v>
       </c>
       <c r="Q100" s="4">
         <v>0</v>
       </c>
       <c r="R100" s="4">
         <v>0</v>
       </c>
       <c r="S100" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H101" s="13" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="I101" s="13" t="s">
-        <v>325</v>
+        <v>38</v>
       </c>
       <c r="J101" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="M101" s="4" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="N101" s="4" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="O101" s="4" t="s">
-        <v>474</v>
+        <v>368</v>
       </c>
       <c r="P101" s="4">
-        <v>3.62</v>
+        <v>25.17</v>
       </c>
       <c r="Q101" s="4">
         <v>0</v>
       </c>
       <c r="R101" s="4">
         <v>0</v>
       </c>
       <c r="S101" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H102" s="13" t="s">
         <v>475</v>
       </c>
-      <c r="I102" s="13"/>
-      <c r="J102" s="13"/>
+      <c r="I102" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J102" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K102" s="4" t="s">
         <v>476</v>
       </c>
       <c r="L102" s="4" t="s">
         <v>477</v>
       </c>
       <c r="M102" s="4" t="s">
         <v>478</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>79</v>
+        <v>446</v>
       </c>
       <c r="P102" s="4">
-        <v>3.85</v>
+        <v>17.53</v>
       </c>
       <c r="Q102" s="4">
         <v>0</v>
       </c>
       <c r="R102" s="4">
         <v>0</v>
       </c>
       <c r="S102" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3"/>
       <c r="D103" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>479</v>
-[...6 lines deleted...]
-      </c>
+        <v>480</v>
+      </c>
+      <c r="I103" s="13"/>
+      <c r="J103" s="13"/>
       <c r="K103" s="4" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="M103" s="4" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="N103" s="4" t="s">
         <v>483</v>
       </c>
       <c r="O103" s="4" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="P103" s="4">
-        <v>25.17</v>
+        <v>3.85</v>
       </c>
       <c r="Q103" s="4">
         <v>0</v>
       </c>
       <c r="R103" s="4">
         <v>0</v>
       </c>
       <c r="S103" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="7" t="s">
         <v>484</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="7"/>
       <c r="D104" s="7"/>
       <c r="E104" s="11"/>
       <c r="F104" s="7"/>
       <c r="G104" s="7"/>
       <c r="H104" s="14"/>
       <c r="I104" s="14"/>
       <c r="J104" s="14"/>
       <c r="K104" s="8"/>
       <c r="L104" s="8"/>
       <c r="M104" s="8"/>
       <c r="N104" s="8"/>
       <c r="O104" s="8">
         <v>4316.67</v>