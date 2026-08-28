--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,335 +89,425 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Augmentation of Kranti Piped water supply Scheme</t>
   </si>
   <si>
     <t>SM/09994</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) in connection with Jal Swapna for Augmentation of Kranti (Zone-I) Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000343/2021-2022</t>
+  </si>
+  <si>
+    <t>207/JD</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>M/S A.B.G. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) in connection with Jal Swapna for Augmentation of Kranti (Zone-I) Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000344/2021-2022</t>
+  </si>
+  <si>
+    <t>209/JD</t>
+  </si>
+  <si>
+    <t>24/04/2022</t>
+  </si>
+  <si>
+    <t>M/S SIBU DEY AND CO.</t>
+  </si>
+  <si>
     <t>Shifting of pipeline due to widening and strengthening of PWD road from Jhak Para Petrol Pump towards Head Work Site Pump House at Kranti zone- I Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000593/2021-2022</t>
   </si>
   <si>
     <t>993/JSSD</t>
   </si>
   <si>
     <t>03/01/2022</t>
   </si>
   <si>
     <t>23/01/2022</t>
   </si>
   <si>
     <t>NARAYAN CHANDRA ADHIKARY</t>
   </si>
   <si>
+    <t>Emergent Laying Distribution System for inter connection to main line at Bhujari Para and Cana bridge at Kranti zone-II P.W.S.S. under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000550/2021-2022</t>
+  </si>
+  <si>
+    <t>1050/JSSD</t>
+  </si>
+  <si>
+    <t>08/02/2022</t>
+  </si>
+  <si>
+    <t>BARUN KUMAR DUTTA</t>
+  </si>
+  <si>
+    <t>Laying Distribution System providing With Functional Household Tap Connection (FHTC) in connection with Jalswapna/JJM for Augmentation of Kranti (Zone-II) Piped Water supply scheme under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000029/2022-2023</t>
+  </si>
+  <si>
+    <t>914/JD</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C.on hire basis including driver under Office of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. Dist. For the use of the Assistant Engineer (HQ), Jalpaiguri Division, P.H.E. Dte. (with valid Taxi permit). (Vehicle No. WB71B-8742)</t>
+  </si>
+  <si>
+    <t>ORD/000078/2022-2023</t>
+  </si>
+  <si>
+    <t>1416/JD</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>RAKESH SARKAR</t>
+  </si>
+  <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on hire basis including driver under Office of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. For the use of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. (with valid Taxi permit). (Vehicle No.-WB71B-8742)</t>
+  </si>
+  <si>
+    <t>ORD/000360/2022-2023</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) in connection with Jal Swapna for Augmentation of Kranti (Zone-I) Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000345/2021-2022</t>
+  </si>
+  <si>
+    <t>210/JD</t>
+  </si>
+  <si>
+    <t>BOSE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 1 No. 200mm x 150mm x 138m deep Rig Bored tube well by Reverse Rotary method of drilling at 3rd Site for Augmentation of Kranti (Zone-II) Piped Water Supply Scheme under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000610/2021-2022</t>
+  </si>
+  <si>
+    <t>410/JD</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>LOKNATH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 1 No. 200mm x 150mm x 138m deep Rig Bored tube well by Reverse Rotary method of drilling at 3rd Site for Augmentation of Kranti (Zone-I) Piped Water Supply Scheme under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000612/2021-2022</t>
+  </si>
+  <si>
+    <t>411/JD</t>
+  </si>
+  <si>
+    <t>Emergent restoration of pipeline at Kodalkati area under Kranti GP and construction of periferial boundary including retaining structure at H/W Site for Augmentation of Kranti zone- II piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2022-2023</t>
+  </si>
+  <si>
+    <t>1033/JD</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>27/05/2022</t>
+  </si>
+  <si>
+    <t>D. S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Laying of pipeline near at Debijhora High School towards Kranti Bazar including Jhora Crossing under Kranti Zone-II Water Supply Scheme under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000592/2021-2022</t>
   </si>
   <si>
     <t>992/JSSD</t>
   </si>
   <si>
     <t>18/01/2022</t>
   </si>
   <si>
-    <t>Emergent restoration of pipeline at Kodalkati area under Kranti GP and construction of periferial boundary including retaining structure at H/W Site for Augmentation of Kranti zone- II piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>D. S. ENTERPRISE</t>
+    <t>DPR PREPARATION FOR ANGRABHASA PWSS</t>
+  </si>
+  <si>
+    <t>VCH/001411/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-547</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>SUBHANKAR GHOSH</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Installation of Infrastructure COST at KRANTI W/S SCHEME, T/W No. II, under KRANTI CCC, [APPLICATION NO. 100000059310, Reference ID : 860248970]</t>
+  </si>
+  <si>
+    <t>VCH/000905/2022-2023</t>
+  </si>
+  <si>
+    <t>BP/22-23/94</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>LDS FHTC PURBA DURAMARI</t>
+  </si>
+  <si>
+    <t>VCH/001287/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-493</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>SUKES BASU MAJUMDAR</t>
   </si>
   <si>
     <t>LDS FHTC AUG MONDALGHAT</t>
   </si>
   <si>
     <t>VCH/001418/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-462</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>M/S R.N. TRADERS</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for KRANTI W/S SCHEME, T/W No. II, under KRANTI CCC, [APPLICATION NO. 400295553, Reference ID : 402862646]</t>
   </si>
   <si>
     <t>VCH/000904/2022-2023</t>
   </si>
   <si>
-    <t>BP/22-23/94</t>
-[...158 lines deleted...]
-    <t>LOKNATH CONSTRUCTION</t>
+    <t>Construction of Over Head Reservoir (OHR) (Staging Height 20 Mtr.) as per departmental design and drawing with Pump House (5.4mx3.6m) with sanitary &amp; plumbing arrangement and Boundary Wall with land development at 2(two) Nos. Head Works sites for Augmentation works of Kranti (Zone-I and II) Piped Water Supply Scheme under Jal Jeevan Mission, Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2023-2024</t>
+  </si>
+  <si>
+    <t>797/JD.</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MD HAKIMUDDIN</t>
+  </si>
+  <si>
+    <t>Construction of approach for Head Works Site for Augmentation of Kranti (Zone-I) Piped Water Supply Scheme under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000386/2022-2023</t>
+  </si>
+  <si>
+    <t>361/JD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF KRANTI PWSS, ZONE-I ,TW no I in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000875/2022-2023</t>
+  </si>
+  <si>
+    <t>339/NMD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF KRANTI PWSS, ZONE-II ,TW no I in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000876/2022-2023</t>
+  </si>
+  <si>
+    <t>340/NMD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
   </si>
   <si>
     <t>Emergent repairing of 3rd T/W site Pump House with Sanitary and Plumbing arrangement for Augmentation of Kranti (Zone-I) Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000020/2023-2024</t>
   </si>
   <si>
     <t>253/JD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>Construction of Guard Wall at pond side for existing Boundary Wall and joining the pipeline at Kodalkati for Augmentation of Kranti Zone - II Piped Water Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000369/2023-2024</t>
   </si>
   <si>
     <t>291/JSSD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
+    <t>New Service Connection Charge for AUGMENTATION OF KRANTI, ZONE-II, T/W No. I, under KRANTI CCC, [APPLICATION NO. 4003266348, Reference ID : 403105518]</t>
+  </si>
+  <si>
+    <t>BILL/01277/2023-2024</t>
+  </si>
+  <si>
+    <t>23-24/154&amp;171</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for AUGMENTATION OF KRANTI, ZONE-II, T/W No. I, under KRANTI CCC, [APPLICATION NO. 100000093177, Reference ID : 860284827]</t>
+  </si>
+  <si>
+    <t>BILL/01278/2023-2024</t>
+  </si>
+  <si>
     <t>supply of fuel</t>
   </si>
   <si>
     <t>BILL/00395/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-557</t>
   </si>
   <si>
-    <t>29/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>FILL &amp; SMILE</t>
   </si>
   <si>
     <t>fuel charges</t>
   </si>
   <si>
     <t>BILL/00249/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-469</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>Execution of Wall writing for creating awareness program in connection with Jal Jeevan Mission for Kranti, Matiali, Nagrakata &amp; balance of Mal Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2024-2025</t>
   </si>
   <si>
     <t>1177/JD</t>
   </si>
   <si>
     <t>23/08/2024</t>
@@ -425,222 +515,132 @@
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RANGALIBAZNA UNEMPLOYED YOUTH WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Laying Rising Main from Pump Houses to Over Head Reservoir with necessity connections for Augmentation of Kranti Zone-I Piped Water Supply Scheme i.c.w. Jal Jeevan Mission under Jalpaiguri Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000812/2023-2024</t>
   </si>
   <si>
     <t>567/JSSD</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>KOHINOOR ISLAM</t>
   </si>
   <si>
+    <t>Laying Rising Main from Pump Houses to Over Head Reservoir with necessity connections for Augmentation of Kranti Zone-II Piped Water Supply Scheme i.c.w. Jal Jeevan Mission under Jalpaiguri Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000808/2023-2024</t>
+  </si>
+  <si>
+    <t>571/JSSD</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>SIDDHARTHA KAR</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall including Rising main Interconnection of Existing 2nd TW Site of Augmentation of Kranti Zone-I PWSS under Jal Jeevan Mission under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000136/2024-2025</t>
   </si>
   <si>
     <t>1526/JD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>KNIGHT CO OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Sinking of 1 No. 200mm x 150mm x 138m deep Rig Bored tube well by Reverse Rotary method of drilling at 3rd Site for Augmentation of Kranti (Zone-I) Piped Water Supply Scheme under Jalpaiguri Division P.H.E. Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Supplying and Installation of 45 nos. Display Board at different piped water supply scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000550/2023-2024</t>
   </si>
   <si>
     <t>497/JSSD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>GOUTAM DAS</t>
   </si>
   <si>
-    <t>New Service Connection Charge for AUGMENTATION OF KRANTI, ZONE-II, T/W No. I, under KRANTI CCC, [APPLICATION NO. 4003266348, Reference ID : 403105518]</t>
-[...16 lines deleted...]
-  <si>
     <t>SOIL TEST CONDUCTION AND SUBMISSION OF REPORT AT DIFFERENT HEAD WORKS SITE OF DIFFERENT PWSS.</t>
   </si>
   <si>
     <t>BILL/01301/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-693</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>DR. AMBARISH GHOSH</t>
   </si>
   <si>
-    <t>Construction of Over Head Reservoir (OHR) (Staging Height 20 Mtr.) as per departmental design and drawing with Pump House (5.4mx3.6m) with sanitary &amp; plumbing arrangement and Boundary Wall with land development at 2(two) Nos. Head Works sites for Augmentation works of Kranti (Zone-I and II) Piped Water Supply Scheme under Jal Jeevan Mission, Jalpaiguri Division, P.H.E. Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Balance work of Rising Main, Internal Delivery &amp; Iron Elimination Plant (IEP) connection for Zone-II under Augmentation of Kranti Piped Water Supply Scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000009/2025-2026</t>
   </si>
   <si>
     <t>892/JD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>BIMAN DAS</t>
-  </si>
-[...10 lines deleted...]
-    <t>01/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1187,2042 +1187,2042 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.96</v>
+        <v>239.47</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>196.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.91</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>2.5</v>
+        <v>130.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>94.27</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>71.97</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>29.73</v>
+        <v>3.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.52</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>38.53</v>
+        <v>4.71</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="E7" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>0.73</v>
+        <v>468.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>328.8</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>70.2</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>1.05</v>
+        <v>0.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>2.68</v>
+        <v>1.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>41.9</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>46.78</v>
+        <v>156.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>107.43</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>68.5</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>239.47</v>
+        <v>7.62</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.49</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.36</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="P12" s="4">
-        <v>130.99</v>
+        <v>7.62</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>7.38</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>96.91</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.71</v>
+        <v>29.73</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>30.17</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>101.46</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="P14" s="4">
-        <v>468.36</v>
+        <v>2.5</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>2.14</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>85.77</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.15</v>
+        <v>1.05</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="P16" s="4">
-        <v>1.76</v>
+        <v>2.68</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I17" s="13"/>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P17" s="4">
-        <v>156.83</v>
+        <v>46.78</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I18" s="13"/>
-      <c r="J18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P18" s="4">
-        <v>7.62</v>
+        <v>38.53</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="J19" s="13" t="s">
         <v>106</v>
       </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="P19" s="4">
-        <v>2.34</v>
+        <v>0.73</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>1.55</v>
+        <v>291.65</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>64.39</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>22.08</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="I21" s="13"/>
-[...1 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="P21" s="4">
-        <v>0.36</v>
+        <v>0.61</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.61</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I22" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="I22" s="13"/>
-      <c r="J22" s="13"/>
+      <c r="J22" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="P22" s="4">
-        <v>0.8</v>
+        <v>10.85</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>7.39</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>68.16</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>121</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K23" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L23" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>28.65</v>
+        <v>10.18</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>10.14</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>136</v>
+        <v>42</v>
       </c>
       <c r="P24" s="4">
-        <v>3.22</v>
+        <v>2.34</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>2.32</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>98.99</v>
       </c>
       <c r="S24" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K25" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="L25" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="N25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>142</v>
+        <v>80</v>
       </c>
       <c r="P25" s="4">
-        <v>14.61</v>
+        <v>1.55</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>1.49</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>96.15</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N26" s="4" t="s">
-        <v>103</v>
+        <v>144</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="P26" s="4">
-        <v>7.62</v>
+        <v>0.69</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L27" s="4" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="P27" s="4">
-        <v>0.61</v>
+        <v>3.78</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>151</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>155</v>
+        <v>124</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="P28" s="4">
-        <v>10.18</v>
+        <v>0.36</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="P29" s="4">
-        <v>7.17</v>
+        <v>0.8</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="I30" s="13"/>
+        <v>155</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>53</v>
+        <v>160</v>
       </c>
       <c r="P30" s="4">
-        <v>0.69</v>
+        <v>28.65</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>161</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L31" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="N31" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="M31" s="4" t="s">
+      <c r="O31" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="N31" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>3.78</v>
+        <v>3.22</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>30.09</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="I32" s="13"/>
-[...1 lines deleted...]
-      <c r="K32" s="4" t="s">
+      <c r="M32" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="N32" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="O32" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="M32" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P32" s="4">
-        <v>34.33</v>
+        <v>8.44</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>48.15</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J33" s="13"/>
+      <c r="K33" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="I33" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K33" s="4" t="s">
+      <c r="M33" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="N33" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="M33" s="4" t="s">
+      <c r="O33" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="N33" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>291.65</v>
+        <v>14.61</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="L34" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="M34" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N34" s="4" t="s">
+      <c r="O34" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="O34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>8.44</v>
+        <v>7.17</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>7.13</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S34" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="I35" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K35" s="4" t="s">
+      <c r="L35" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="M35" s="4" t="s">
+      <c r="N35" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="O35" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="N35" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>14.85</v>
+        <v>34.33</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>152</v>
+        <v>49</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K36" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="M36" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="N36" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="M36" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N36" s="4" t="s">
+      <c r="O36" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="O36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>10.85</v>
+        <v>14.85</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="7" t="s">
         <v>195</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="11"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8">
         <v>1577.53</v>
       </c>
       <c r="P37" s="8">
-        <v>0</v>
+        <v>877</v>
       </c>
       <c r="Q37" s="8">
-        <v>0</v>
+        <v>55.59</v>
       </c>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>