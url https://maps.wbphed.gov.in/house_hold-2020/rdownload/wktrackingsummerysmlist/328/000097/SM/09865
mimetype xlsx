--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -354,50 +354,65 @@
     <t>10/03/2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF JITI T.G. PWSS, TW No III and IV in the district of JALPAIGURI under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD,Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000884/2022-2023</t>
   </si>
   <si>
     <t>367/NMD</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>MIHIR SARKAR</t>
+  </si>
+  <si>
+    <t>Additional works in connection with Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF JITI TG PWSS, TW no III &amp; IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte. (Vide Memo No.- 367/NMD, DT.- 29.03.2023)</t>
+  </si>
+  <si>
+    <t>ORD/001150/2024-2025</t>
+  </si>
+  <si>
+    <t>105/DSD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -949,54 +964,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.89</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1242,54 +1257,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>4.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.71</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.11</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1303,54 +1318,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>3.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.98</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>60.76</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1421,54 +1436,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>4.64</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1482,54 +1497,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="4">
         <v>3.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.82</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>101.54</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1543,54 +1558,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>32.57</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>24.77</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>76.04</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1952,101 +1967,160 @@
       <c r="I20" s="13" t="s">
         <v>109</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P20" s="4">
         <v>25.02</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>21.97</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>87.82</v>
       </c>
       <c r="S20" s="4">
         <v>90</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.21</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>126.49</v>
+      </c>
+      <c r="P22" s="8">
+        <v>65.5</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>51.78</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>