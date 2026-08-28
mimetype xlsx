--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,330 +89,330 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Water Supply Scheme of Jiti Tea Garden Mouza</t>
   </si>
   <si>
     <t>SM/09865</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of Tow Nos. 183 mm x 125 mm dia 120 m deep Tube well by ODEX-165 drilling Method of Rejuvenation of water supply scheme of Jiti Tea Garden under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000067/2022-2023</t>
+  </si>
+  <si>
+    <t>1222/JD</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>M/S BABUN BISWAS</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 M x 2.40 M) size with sanitary &amp; Plumbing arrangement at 3rd Tube well site for Jiti T.G. PWSS under Jalpaiguri Division,</t>
+  </si>
+  <si>
+    <t>ORD/000597/2021-2022</t>
+  </si>
+  <si>
+    <t>1055/JSSD</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>ADWIJA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall with gate drain and pathway for 3rd tube well site of Jiti T.G. P.W.S.S. under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000707/2021-2022</t>
+  </si>
+  <si>
+    <t>1044/JSSD</t>
+  </si>
+  <si>
+    <t>13/02/2022</t>
+  </si>
+  <si>
     <t>Repairing of 2 nos of Pump House (1st site &amp; 2nd site ), 2Nos boundary wall (1st site &amp; 2nd site) and other Allied works at Jiti TG Piped Water Supply Scheme under Jalpaiguri Division .P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000308/2022-2023</t>
   </si>
   <si>
     <t>90/JSSD</t>
   </si>
   <si>
     <t>22/07/2022</t>
   </si>
   <si>
     <t>06/08/2022</t>
   </si>
   <si>
     <t>SOUVIK SAHA</t>
   </si>
   <si>
+    <t>Retrofitting works and installation of valerelated to Functional Household Tap Connection(FHTC)inconnection with JJM/Jalswapna under command area of Jiti pipe watersupply scheme at Nagrakata Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000117/2022-2023</t>
+  </si>
+  <si>
+    <t>94/JSSD</t>
+  </si>
+  <si>
+    <t>21/08/2022</t>
+  </si>
+  <si>
+    <t>ARUP SARKAR</t>
+  </si>
+  <si>
+    <t>Retrofitting works related to Functional Household Tap Connection(FHTC) in connection with JJM/Jalswapna under command area of JITI pipe water supply scheme at Nagrakata Block under Jalpaiguri Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000106/2022-2023</t>
+  </si>
+  <si>
+    <t>82/JSSD</t>
+  </si>
+  <si>
+    <t>11/08/2022</t>
+  </si>
+  <si>
+    <t>RETROFITTING WORKS BHANGARHAT PWSS</t>
+  </si>
+  <si>
+    <t>VCH/001289/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-500</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>MRINMOY KANTI DUTTA</t>
+  </si>
+  <si>
     <t>SINKING 250MX150 MM DIA PURBASALBARI PWSS</t>
   </si>
   <si>
     <t>VCH/001307/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22- 470</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>ABHIJIT SARKAR</t>
   </si>
   <si>
     <t>lds jabarmali pwss</t>
   </si>
   <si>
     <t>VCH/000542/2022-2023</t>
   </si>
   <si>
     <t>BP-2021-22-170</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>BOSE ENTERPRISE</t>
   </si>
   <si>
-    <t>RETROFITTING WORKS BHANGARHAT PWSS</t>
-[...56 lines deleted...]
-    <t>21/08/2022</t>
+    <t>Laying Rising Main for Rejuvenation of Jiti Tea Garden piped water supply scheme in connection with Jal Jeevan Mission under Jalpaiguri Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000482/2022-2023</t>
+  </si>
+  <si>
+    <t>801/JD..</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>KSMC CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF JITI T.G. PWSS, TW No III and IV in the district of JALPAIGURI under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000884/2022-2023</t>
+  </si>
+  <si>
+    <t>367/NMD</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>MIHIR SARKAR</t>
+  </si>
+  <si>
+    <t>Sinking of 2 Nos. Big dia Tube Well by Modified DTH-ODEX method at 3rd &amp; 4th tube well site in connection with Jal Jeevan Mission of JITI Tea Garden piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000299/2023-2024</t>
+  </si>
+  <si>
+    <t>1356/JD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000104/2023-2024</t>
   </si>
   <si>
     <t>1374/JD</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Pump House (3.60 M x 2.40 M) size with sanitary &amp; Plumbing arrangement at 3rd Tube well site for Jiti T.G. PWSS under Jalpaiguri Division,</t>
-[...47 lines deleted...]
-    <t>Northern Mechanical</t>
+    <t>Additional works in connection with Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF JITI TG PWSS, TW no III &amp; IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte. (Vide Memo No.- 367/NMD, DT.- 29.03.2023)</t>
+  </si>
+  <si>
+    <t>ORD/001150/2024-2025</t>
+  </si>
+  <si>
+    <t>105/DSD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for REJU JITI TEA GARDEN, T/W No. III, under MAL CCC [APPLICATION NO. 403330231 ; Reference ID : 403155154]</t>
+  </si>
+  <si>
+    <t>BILL/02020/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/309</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Infrastructure Cost for REJU JITI TEA GARDEN, T/W No. IV, under MAL CCC [APPLICATION NO. 100000099256 ; Reference ID : 860291236]</t>
   </si>
   <si>
     <t>BILL/02019/2023-2024</t>
   </si>
   <si>
-    <t>BP/23-24/309</t>
-[...7 lines deleted...]
-  <si>
     <t>Infrastructure Cost for REJU JITI TEA GARDEN, T/W No. IV, under MAL CCC [APPLICATION NO. 4003330215 ; Reference ID : 403155155]</t>
   </si>
   <si>
     <t>BILL/02021/2023-2024</t>
   </si>
   <si>
-    <t>New Service Connection Charge for REJU JITI TEA GARDEN, T/W No. III, under MAL CCC [APPLICATION NO. 403330231 ; Reference ID : 403155154]</t>
-[...4 lines deleted...]
-  <si>
     <t>Infrastructure Cost for REJU JITI TEA GARDEN, T/W No. III, under MAL CCC [APPLICATION NO. 100000099255 ; Reference ID : 860291235]</t>
   </si>
   <si>
     <t>BILL/02018/2023-2024</t>
   </si>
   <si>
-    <t>Laying Rising Main for Rejuvenation of Jiti Tea Garden piped water supply scheme in connection with Jal Jeevan Mission under Jalpaiguri Division P.H.E.Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system at Rejuvenation of Water Supply Scheme of JITI TEA GARDEN MOUZA and other Adjacent Water Supply Scheme under JJM under Nagrakata Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/001135/2024-2025</t>
   </si>
   <si>
     <t>51/DSD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
-  </si>
-[...31 lines deleted...]
-    <t>23/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -961,1122 +961,1122 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.7</v>
+        <v>13.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.61</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>76.89</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>7.92</v>
+        <v>4.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.43</v>
+        <v>3.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>101.54</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>1.55</v>
+        <v>4.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>76.89</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>13.84</v>
+        <v>3.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.98</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>60.76</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>4.85</v>
       </c>
       <c r="Q8" s="4">
         <v>4.71</v>
       </c>
       <c r="R8" s="4">
         <v>97.11</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.25</v>
+        <v>1.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.98</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>60.76</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>9.21</v>
+        <v>7.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.64</v>
+        <v>2.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.64</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>3.76</v>
+        <v>2.48</v>
       </c>
       <c r="Q12" s="4">
-        <v>3.82</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>101.54</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>32.57</v>
+        <v>25.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>24.77</v>
+        <v>21.97</v>
       </c>
       <c r="R13" s="4">
-        <v>76.04</v>
+        <v>87.82</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>3.8</v>
+        <v>32.57</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>24.77</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>76.04</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>0.74</v>
+        <v>9.21</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13"/>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="P16" s="4">
-        <v>0.74</v>
+        <v>0.21</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="P17" s="4">
-        <v>3.56</v>
+        <v>0.74</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="P18" s="4">
-        <v>2.48</v>
+        <v>3.8</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="I19" s="13"/>
-      <c r="J19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>1.23</v>
+        <v>0.74</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="P20" s="4">
-        <v>25.02</v>
+        <v>3.56</v>
       </c>
       <c r="Q20" s="4">
-        <v>21.97</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>87.82</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>0.21</v>
+        <v>1.23</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>126.49</v>