--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,86 @@
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>DIAMOND ELECTRICAL WORKS</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at different water supply scheme UNDER JJM under BANARHAT Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/001136/2024-2025</t>
   </si>
   <si>
     <t>52/DSD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
+  </si>
+  <si>
+    <t>Rejuvenation of different components of PWSS of Over Head Reservoir site at Gairkata Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000546/2023-2024</t>
+  </si>
+  <si>
+    <t>1974/JD</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Rejuvenation of 2nd Tube Well Site, 3rd Tube Well Site and Head Work Site Pump House at Gairkata Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000498/2024-2025</t>
+  </si>
+  <si>
+    <t>2390/JD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>BISHAL DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1471,87 +1507,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>1.39</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" s="4">
+        <v>22.45</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>50</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.48</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>420.6</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>