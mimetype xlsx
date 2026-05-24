--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -901,54 +901,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.31</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1190,54 +1190,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>333.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>58.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>17.42</v>
       </c>
       <c r="S8" s="4">
         <v>8</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1251,54 +1251,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>7.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.71</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>71.98</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1312,54 +1312,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>4.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1649,54 +1649,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>420.6</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>69.89</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>16.62</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>