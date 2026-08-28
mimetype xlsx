--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,267 +89,300 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Augmentation of Gairkata Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/09860</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 250mm x 150mm dia tubewell by Reverse Rotary method of drilling for Augmentation of Gairkata PWSS at Dhupguri Block under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000563/2021-2022</t>
+  </si>
+  <si>
+    <t>455/JD</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>MAA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m x 2.40 m) size with sanitary &amp; plumbing arrangement at 3rd tube well site for Augmentation Gairkata P.W.S.S under Jalpaiguri Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000049/2022-2023</t>
+  </si>
+  <si>
+    <t>1191/JD</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>BREATHING SPACE DESIGN &amp; VAASTU CONSULTANTS</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000017/2021-2022</t>
+  </si>
+  <si>
+    <t>554/JD</t>
+  </si>
+  <si>
+    <t>01/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying Distribution System including providing CI/DI Rising Main connection and providing FHTC in connection with JJM for Augmentation of Gairkata Piped Water Supply Scheme at Banarhat Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000442/2022-2023</t>
+  </si>
+  <si>
+    <t>695/JD</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>M/S R.N. TRADERS</t>
+  </si>
+  <si>
     <t>Replacement of existing defunct sluice valve for Gairkata Water Supply Scheme at Banarhat Development block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000027/2023-2024</t>
   </si>
   <si>
     <t>127/JD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>SHANTI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>New Service Connection Charge for GAIRKATA, T/W II, under DHUPGURI CCC [APPLICATION NO. 4003208338 ; Reference ID : 403057218]</t>
+  </si>
+  <si>
+    <t>BILL/00991/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/93</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for GAIRKATA, T/W III, under DHUPGURI CCC, [APPLICATION NO. 4003196195, Reference ID : 403048167]</t>
+  </si>
+  <si>
+    <t>BILL/00569/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/70</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for GAIRKATA, T/W I, under DHUPGURI CCC [APPLICATION NO. 4003208335 ; Reference ID : 403057217]</t>
   </si>
   <si>
     <t>BILL/00990/2023-2024</t>
   </si>
   <si>
-    <t>BP/23-24/93</t>
-[...79 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall, Sluice Valve, Pathway, Drain etc. at 3rd Tube Well Site of Gairkata Piped Water Supply Scheme in connection with Jal Jeevan Mission under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000495/2024-2025</t>
   </si>
   <si>
     <t>2057/JD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
+    <t>Rejuvenation of different components of PWSS of Over Head Reservoir site at Gairkata Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000546/2023-2024</t>
+  </si>
+  <si>
+    <t>1974/JD</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Rejuvenation of 2nd Tube Well Site, 3rd Tube Well Site and Head Work Site Pump House at Gairkata Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000498/2024-2025</t>
+  </si>
+  <si>
+    <t>2390/JD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>BISHAL DAS</t>
+  </si>
+  <si>
+    <t>Fuel Charges for Government Inspection Vechile under NMD PHE Dte Invoice No : 0005/2024-2025 , Dt - 31/08/2024 Vechile no -WGX4997 &amp; WB73B7824 for the month of August 2024</t>
+  </si>
+  <si>
+    <t>BILL/02369/2024-2025</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>M/S MILLENNIUM FUEL CENTRE</t>
+  </si>
+  <si>
+    <t>Fuel Charges for Government Inspection Vechile under NMD PHE Dte Invoice No : 0006(A)/2024-2025 , Dt - 30/09/2024 Vechile no - WB73B7824 for the month of September 2024</t>
+  </si>
+  <si>
+    <t>BILL/02370/2024-2025</t>
+  </si>
+  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: BANARHAT, DISTRICT: JALPAIGURI under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/001041/2024-2025</t>
   </si>
   <si>
     <t>29/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>DIAMOND ELECTRICAL WORKS</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at different water supply scheme UNDER JJM under BANARHAT Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Jalpaiguri.</t>
   </si>
   <si>
     <t>ORD/001136/2024-2025</t>
   </si>
   <si>
     <t>52/DSD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>D.K. &amp; SONS</t>
   </si>
   <si>
-    <t>Rejuvenation of different components of PWSS of Over Head Reservoir site at Gairkata Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
-[...32 lines deleted...]
-    <t>BISHAL DAS</t>
+    <t>Fuel Charges for Government Vehicle NMD Phe,Dte For the Month of December Vehicle No-WB73B7824 Invoice No-0009(A)/2024-2025,Dt-31/12/2024</t>
+  </si>
+  <si>
+    <t>BILL/02375/2024-2025</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>Fuel charges for Government Inspection Vehicle under NMD PHE Dte Invoice no :0010(A)/2024-2025,dt31.1.2025 for the Month of January Vehicle No :WB73B7824</t>
+  </si>
+  <si>
+    <t>BILL/02376/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -898,818 +931,1038 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.66</v>
+        <v>7.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.49</v>
+        <v>5.71</v>
       </c>
       <c r="R3" s="4">
-        <v>89.31</v>
+        <v>71.98</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>14.26</v>
+        <v>4.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>4.44</v>
+        <v>14.26</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>3.94</v>
+        <v>333.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>58.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>17.42</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>3.42</v>
+        <v>1.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>89.31</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>333.21</v>
+        <v>3.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>58.05</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>17.42</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>7.93</v>
+        <v>3.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.71</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>71.98</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>4.65</v>
+        <v>4.44</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.65</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
         <v>8.51</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>12.26</v>
+        <v>22.45</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>1.39</v>
+        <v>2.48</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>22.45</v>
+        <v>0.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="P15" s="4">
-        <v>2.48</v>
+        <v>0.34</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>12.26</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P17" s="4">
+        <v>1.39</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.28</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.37</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>421.94</v>
+      </c>
+      <c r="P20" s="8">
+        <v>69.89</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>16.56</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>