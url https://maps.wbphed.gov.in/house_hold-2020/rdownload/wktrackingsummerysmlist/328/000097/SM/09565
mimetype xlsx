--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,65 @@
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF MAINATALI PWSS, at TW NO III AND IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD,Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000893/2022-2023</t>
   </si>
   <si>
     <t>392/NMD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>BLUE PINE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, IEP Washout, Pathway, Drain etc. at 3rd TW Site for Mainatali PWSS icw JJM under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000437/2024-2025</t>
+  </si>
+  <si>
+    <t>2314./JD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1461,87 +1476,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>24.99</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P14" s="4">
+        <v>9.55</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>171.68</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>