--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -874,54 +874,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>7.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>67.56</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -935,54 +935,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100.61</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1110,54 +1110,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>4.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>51.6</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1171,54 +1171,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>16.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.26</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>90.29</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1462,54 +1462,54 @@
       <c r="I13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>24.99</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.94</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>47.77</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1557,54 +1557,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>171.68</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>39.59</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>23.06</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>