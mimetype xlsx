--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,59 @@
     <t>392/NMD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>BLUE PINE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, IEP Washout, Pathway, Drain etc. at 3rd TW Site for Mainatali PWSS icw JJM under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000437/2024-2025</t>
   </si>
   <si>
     <t>2314./JD</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>Additional New Service Connection Charge for REJUVENATION OF MAINATALI PWSS, at TW NO IV, under DHUPGURI CCC APPLICATION NO. 100000133512 Reference ID : 860331002</t>
+  </si>
+  <si>
+    <t>BILL/00317/2025-2026</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1537,87 +1546,142 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P14" s="4">
         <v>9.55</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P15" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>173.08</v>
+      </c>
+      <c r="P16" s="8">
+        <v>39.59</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>22.88</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>