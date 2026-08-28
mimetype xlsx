--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,150 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Mainatali Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/09565</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Pump House (3.60 m X 2.40 m) size with Sanitary &amp; Plumbing arrangement at 3rd Tube well site for Mainatali P.W.S.S. under Jalpaiguri Division, P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000500/2021-2022</t>
+  </si>
+  <si>
+    <t>95/JD</t>
+  </si>
+  <si>
+    <t>10/01/2022</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>ABHIJIT SARKAR</t>
+  </si>
+  <si>
     <t>Sinking of 183 mm x 125mm dia tube well by ODEX-165 method of drilling for Rejuvenation of Mainatali PWSS at Dhupguri Block under PHE Dte. Jalpaiguri Division.</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000450/2021-2022</t>
   </si>
   <si>
     <t>198/JD</t>
   </si>
   <si>
     <t>21/01/2022</t>
   </si>
   <si>
     <t>20/02/2022</t>
   </si>
   <si>
     <t>M/S BABUN BISWAS</t>
   </si>
   <si>
-    <t>Construction of Pump House (3.60 m X 2.40 m) size with Sanitary &amp; Plumbing arrangement at 3rd Tube well site for Mainatali P.W.S.S. under Jalpaiguri Division, P. H. Engineering Dte.</t>
-[...14 lines deleted...]
-    <t>ABHIJIT SARKAR</t>
+    <t>Laying Rising Main at 3rd Tubewell site of Mainatali PWSS in connection with JJM under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2023-2024</t>
+  </si>
+  <si>
+    <t>324/JD</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>GANAPATI CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LIMITED.</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF MAINATALI PWSS, at TW NO III AND IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000893/2022-2023</t>
+  </si>
+  <si>
+    <t>392/NMD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>BLUE PINE</t>
+  </si>
+  <si>
+    <t>Construction of Blower Room &amp; IEP (40m3/hr.) of Mainatali PWSS, in connection with Rejuvenation of Mainatali PWSS under Jal Jeevan Mission at Dhupguri Block under Jalpaiguri Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000510/2023-2024</t>
+  </si>
+  <si>
+    <t>1778/JD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>D. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for MAYNATALI, TW No. III, DHUPGURI CCC, [APPLICATION NO. 100000077915, Reference ID : 860269055]</t>
+  </si>
+  <si>
+    <t>BILL/00064/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/18</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for MAYNATALI, TW No. III, DHUPGURI CCC, [APPLICATION NO. 4003147727, Reference ID : 403014098]</t>
   </si>
   <si>
     <t>BILL/00063/2023-2024</t>
   </si>
   <si>
-    <t>BP/23-24/18</t>
-[...47 lines deleted...]
-    <t>D. S. ENTERPRISE</t>
+    <t>Construction of Boundary Wall, IEP Washout, Pathway, Drain etc. at 3rd TW Site for Mainatali PWSS icw JJM under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000437/2024-2025</t>
+  </si>
+  <si>
+    <t>2314./JD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
   </si>
   <si>
     <t>New Service Connection Charge for MAINATALI, T/W-IV, under DHUPGURI CCC, [APPLICATION NO. 4003336981, Reference ID : 403161218]</t>
   </si>
   <si>
     <t>BILL/02135/2023-2024</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for Rejuvenation of Mainatali, T/W-IV under DHUPGURI CCC APPLICATION NO. 4003336981 Reference ID :- 403161218</t>
   </si>
   <si>
     <t>BILL/00209/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/14</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>Additional New Service Connection Charge for REJUVENATION OF MAINATALI PWSS, at TW NO IV, under DHUPGURI CCC APPLICATION NO. 100000113878 Reference ID : 860306078</t>
   </si>
@@ -243,86 +279,50 @@
     <t>BP/24-25/156</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Dhupguri Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>960/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
-  </si>
-[...34 lines deleted...]
-    <t>21/03/2025</t>
   </si>
   <si>
     <t>Additional New Service Connection Charge for REJUVENATION OF MAINATALI PWSS, at TW NO IV, under DHUPGURI CCC APPLICATION NO. 100000133512 Reference ID : 860331002</t>
   </si>
   <si>
     <t>BILL/00317/2025-2026</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -880,57 +880,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>7.89</v>
+        <v>4.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.33</v>
+        <v>4.68</v>
       </c>
       <c r="R3" s="4">
-        <v>67.56</v>
+        <v>100.61</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -941,691 +941,691 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.65</v>
+        <v>7.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.68</v>
+        <v>5.33</v>
       </c>
       <c r="R4" s="4">
-        <v>100.61</v>
+        <v>67.56</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.38</v>
+        <v>4.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>51.6</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.27</v>
+        <v>24.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.94</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>47.77</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>4.64</v>
+        <v>16.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.39</v>
+        <v>15.26</v>
       </c>
       <c r="R7" s="4">
-        <v>51.6</v>
+        <v>90.29</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>16.9</v>
+        <v>4.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.26</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>90.29</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>5.18</v>
+        <v>0.38</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>5.18</v>
+        <v>9.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="P11" s="4">
-        <v>1.74</v>
+        <v>5.18</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="P12" s="4">
-        <v>86.31</v>
+        <v>5.18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="I13" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="P13" s="4">
-        <v>24.99</v>
+        <v>1.74</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.94</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>47.77</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>9.55</v>
+        <v>86.31</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="P15" s="4">
         <v>1.4</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>