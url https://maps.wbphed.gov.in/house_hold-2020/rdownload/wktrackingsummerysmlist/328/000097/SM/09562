--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -359,99 +359,132 @@
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>JAYA SARKAR</t>
   </si>
   <si>
     <t>Laying of Water Distribution System with Functional Household Tap Connection (FHTC) including construction valve chamber and other ancillary works in connection with Jal Jeevan Mission for Augumentation of Shikarpur Piped Water Supply Scheme at Block - Rajganj under Jalpaiguri Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000816/2023-2024</t>
   </si>
   <si>
     <t>2622/JD</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>SCEC BOENTER AND KDAS JOINT VENTURE</t>
   </si>
   <si>
+    <t>Continuation Order for the Work of "Providing Contractual Monthly Salary basis Agency personnel for day to day work in Estimate Section, under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 01.07.2025 to 29.11.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000142/2025-2026</t>
+  </si>
+  <si>
+    <t>1495/JD</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
+    <t>SOMNATH ROY</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION OF RCC OVERHEAD RESERVOIUR CAPACITY 350 CUM AND 20 M STAGGING HEIGHT INCLUDING CONSTRUCTION OF PUMP HOUSE (5.40 M X 3.60M) AS PER DEPERMENTAL DESIGN &amp; DRAWING FOR AUGMENTATION OF SHIKARPUR PIPED WATER SUPPLY SCHEME BLOCK:RAJGANJ ,DISTRICT:JALPAIGURI, UNDER JALPAIGURI DIVISION, P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000584/2021-2022</t>
+  </si>
+  <si>
+    <t>733/JD</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>Rejuvenation of different components of Over Head Reservoir site at Augmentation of Sikarpur Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000508/2023-2024</t>
+  </si>
+  <si>
+    <t>1777/JD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>Supply, Installation, erecting and commissioning of Iron Elimination Plant including construction of Blower Room (3.6MX3.0M) for Augmentation at 3rd tube well site of Shikarpur Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000632/2023-2024</t>
+  </si>
+  <si>
+    <t>875/JD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>SADHAN KARMAKAR</t>
+  </si>
+  <si>
     <t>Supplying and Installation of 70 Nos. Display Board at Different Piped Water Supply Schemes in connection with JJM under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000602/2024-2025</t>
   </si>
   <si>
     <t>271/JD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>SAPTASWA SARKAR</t>
-  </si>
-[...31 lines deleted...]
-    <t>26/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -840,51 +873,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1994,243 +2027,365 @@
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="4">
-        <v>13.75</v>
+        <v>0.94</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J21" s="13"/>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>126</v>
+        <v>61</v>
       </c>
       <c r="P21" s="4">
-        <v>0.94</v>
+        <v>83.34</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P22" s="4">
-        <v>83.34</v>
+        <v>12.9</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="L23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="P23" s="4">
+        <v>17.83</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P24" s="4">
+        <v>13.75</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>781.02</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>