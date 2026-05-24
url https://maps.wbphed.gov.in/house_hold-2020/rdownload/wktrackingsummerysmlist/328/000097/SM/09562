--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -441,50 +441,65 @@
     <t>01/08/2023</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>SADHAN KARMAKAR</t>
   </si>
   <si>
     <t>Supplying and Installation of 70 Nos. Display Board at Different Piped Water Supply Schemes in connection with JJM under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000602/2024-2025</t>
   </si>
   <si>
     <t>271/JD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>SAPTASWA SARKAR</t>
+  </si>
+  <si>
+    <t>Interconnection of Iron Elimination Plant to Rising Main, and other Ancillary Works at Shikarpur 3rd Site in Shikarpur PWSS Rajganj Block, under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000132/2024-2025</t>
+  </si>
+  <si>
+    <t>1286/JD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,51 +888,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1036,54 +1051,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>7.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.81</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1097,54 +1112,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.51</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1158,54 +1173,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>3.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.15</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1219,54 +1234,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1280,54 +1295,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>2.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>101.68</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1341,54 +1356,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>6</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1516,54 +1531,54 @@
       <c r="I11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>11.07</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.06</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1577,54 +1592,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P12" s="4">
         <v>8.28</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>7.21</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>87.01</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1638,54 +1653,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P13" s="4">
         <v>7.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>6.86</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.71</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1988,54 +2003,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P19" s="4">
         <v>559.19</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>158.28</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>28.3</v>
       </c>
       <c r="S19" s="4">
         <v>59</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2108,54 +2123,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P21" s="4">
         <v>83.34</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>75.13</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>90.14</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2169,54 +2184,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P22" s="4">
         <v>12.9</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>3.21</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>24.87</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2230,54 +2245,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P23" s="4">
         <v>17.83</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>15.79</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>88.54</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2305,87 +2320,148 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P24" s="4">
         <v>13.75</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
         <v>143</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="P25" s="4">
+        <v>4.98</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>785.99</v>
+      </c>
+      <c r="P26" s="8">
+        <v>303.21</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>38.58</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>