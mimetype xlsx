--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -149,357 +149,357 @@
   <si>
     <t>27/07/2022</t>
   </si>
   <si>
     <t>MABCO CONSULTANT</t>
   </si>
   <si>
     <t>Thorough repair and overhauling of the Iron Elimination Plant installed at Shikarpur Water Supply Scheme, under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000207/2022-2023</t>
   </si>
   <si>
     <t>1797/JD</t>
   </si>
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
     <t>05/10/2022</t>
   </si>
   <si>
     <t>KANAI LAL SEN</t>
   </si>
   <si>
+    <t>CONSTRUCTION OF RCC OVERHEAD RESERVOIUR CAPACITY 350 CUM AND 20 M STAGGING HEIGHT INCLUDING CONSTRUCTION OF PUMP HOUSE (5.40 M X 3.60M) AS PER DEPERMENTAL DESIGN &amp; DRAWING FOR AUGMENTATION OF SHIKARPUR PIPED WATER SUPPLY SCHEME BLOCK:RAJGANJ ,DISTRICT:JALPAIGURI, UNDER JALPAIGURI DIVISION, P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000584/2021-2022</t>
+  </si>
+  <si>
+    <t>733/JD</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>GOUTAM DAS</t>
+  </si>
+  <si>
     <t>Construction of Pump House (3.60m x 2.40m) size with sanitary &amp; plumbing arrangement at 3rd Tube Well site of Shikarpur PWSS i.c.w. Jal Jeevan Mission at Block - Rajganj under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000373/2022-2023</t>
   </si>
   <si>
     <t>298/JD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>DOMOHANI YOUNG CO-OPLAB.CONT.&amp;CONST SO. LTD</t>
   </si>
   <si>
     <t>Construction of Room and other ancillary work at Belakoba primary school near H/W site for Shikarpur piped water supply schemer at Rajganj block under Jalpaiguri division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000112/2023-2024</t>
   </si>
   <si>
     <t>447/JD.</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>DEBABRATA SARKAR</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF SHIKARPUR PWSS, at TW NO III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000879/2022-2023</t>
+  </si>
+  <si>
+    <t>362/NMD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
+  </si>
+  <si>
     <t>Dismantiling old IEP, old Pump house and filling old CWR and other ancillary works at Sikarpur under Sikarpur piped water supply scheme under Jalpaiguri water supply Division PHE,Dte.</t>
   </si>
   <si>
     <t>ORD/000111/2023-2024</t>
   </si>
   <si>
     <t>446/JD.</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
-    <t>GOUTAM DAS</t>
-[...2 lines deleted...]
-    <t>Northern Mechanical</t>
+    <t>Rejuvenation of different components of Over Head Reservoir site at Augmentation of Sikarpur Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000508/2023-2024</t>
+  </si>
+  <si>
+    <t>1777/JD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>Supply, Installation, erecting and commissioning of Iron Elimination Plant including construction of Blower Room (3.6MX3.0M) for Augmentation at 3rd tube well site of Shikarpur Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000632/2023-2024</t>
+  </si>
+  <si>
+    <t>875/JD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>SADHAN KARMAKAR</t>
   </si>
   <si>
     <t>New Service Connection Charge for SHIKARPUR W/S Scheme, T/W No. III, under BELAKOBA CCC [APPLICATION NO. 4003114721 ; Reference ID : 402982646]</t>
   </si>
   <si>
     <t>BILL/00807/2022-2023</t>
   </si>
   <si>
     <t>BP/22-23/170</t>
   </si>
   <si>
-    <t>29/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Infrastructure Cost for SHIKARPUR W/S Scheme, T/W No. III, under BELAKOBA CCC [APPLICATION NO.100000074416 ; Reference ID : 860265926]</t>
   </si>
   <si>
     <t>BILL/00808/2022-2023</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF SHIKARPUR PWSS, at TW NO III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>SAIKAT SINHA</t>
+    <t>Providing Functional Household Tap Connection (FHTC) for Augmentation of Shikarpur Piped Water Supply Scheme at Block- Rajganj under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000542/2023-2024</t>
+  </si>
+  <si>
+    <t>1933/JD</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>JAYA SARKAR</t>
+  </si>
+  <si>
+    <t>Laying of Water Distribution System with Functional Household Tap Connection (FHTC) including construction valve chamber and other ancillary works in connection with Jal Jeevan Mission for Augumentation of Shikarpur Piped Water Supply Scheme at Block - Rajganj under Jalpaiguri Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000816/2023-2024</t>
+  </si>
+  <si>
+    <t>2622/JD</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>28/10/2025</t>
+  </si>
+  <si>
+    <t>SCEC BOENTER AND KDAS JOINT VENTURE</t>
   </si>
   <si>
     <t>Construction of boundary wall with gate, drain and pathway and laying Pipe line for 3rd tubewell site at Shikarpur piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000619/2023-2024</t>
   </si>
   <si>
     <t>2315/JD</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
     <t>Rejuvenation work for Pump houses and laying UPVC pipe line at H/W site of Augmentation of Shikarpur Piped Water Supply Scheme at Rajganj Block under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000019/2024-2025</t>
   </si>
   <si>
     <t>519/JD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>20/10/2024</t>
   </si>
   <si>
     <t>Construction of Boundary Wall with gate, drain, land development, pathway including interconnection work and laying pipe line at Augmentation of Shikarpur PWSS in connection with Jal Jeevan Mission under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000156/2024-2025</t>
   </si>
   <si>
     <t>1530/JD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
+    <t>Interconnection of Iron Elimination Plant to Rising Main, and other Ancillary Works at Shikarpur 3rd Site in Shikarpur PWSS Rajganj Block, under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000132/2024-2025</t>
+  </si>
+  <si>
+    <t>1286/JD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
     <t>VEHICLE BILL</t>
   </si>
   <si>
     <t>BILL/01179/2023-2024</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>DHIRAJ BISWAS</t>
   </si>
   <si>
     <t>FUEL BILL</t>
   </si>
   <si>
     <t>BILL/01181/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-631</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>FILL &amp; SMILE</t>
   </si>
   <si>
     <t>VEHICLE DRIVER</t>
   </si>
   <si>
     <t>BILL/01178/2023-2024</t>
   </si>
   <si>
     <t>RAKESH SARKAR</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) for Augmentation of Shikarpur Piped Water Supply Scheme at Block- Rajganj under Jalpaiguri Division, P.H.E.Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Continuation Order for the Work of "Providing Contractual Monthly Salary basis Agency personnel for day to day work in Estimate Section, under Jalpaiguri Division, P.H.E. Dte. (w.e.f. 01.07.2025 to 29.11.2025)</t>
   </si>
   <si>
     <t>ORD/000142/2025-2026</t>
   </si>
   <si>
     <t>1495/JD</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>SOMNATH ROY</t>
   </si>
   <si>
-    <t>CONSTRUCTION OF RCC OVERHEAD RESERVOIUR CAPACITY 350 CUM AND 20 M STAGGING HEIGHT INCLUDING CONSTRUCTION OF PUMP HOUSE (5.40 M X 3.60M) AS PER DEPERMENTAL DESIGN &amp; DRAWING FOR AUGMENTATION OF SHIKARPUR PIPED WATER SUPPLY SCHEME BLOCK:RAJGANJ ,DISTRICT:JALPAIGURI, UNDER JALPAIGURI DIVISION, P.H.E. DTE.</t>
-[...46 lines deleted...]
-  <si>
     <t>Supplying and Installation of 70 Nos. Display Board at Different Piped Water Supply Schemes in connection with JJM under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000602/2024-2025</t>
   </si>
   <si>
     <t>271/JD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>SAPTASWA SARKAR</t>
-  </si>
-[...13 lines deleted...]
-    <t>03/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1231,60 +1231,60 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4.69</v>
+        <v>83.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.69</v>
+        <v>75.13</v>
       </c>
       <c r="R6" s="4">
+        <v>90.14</v>
+      </c>
+      <c r="S6" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1292,1123 +1292,1123 @@
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>2.94</v>
+        <v>4.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.99</v>
+        <v>4.69</v>
       </c>
       <c r="R7" s="4">
-        <v>101.68</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>6</v>
+        <v>2.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>6</v>
+        <v>2.99</v>
       </c>
       <c r="R8" s="4">
-        <v>99.99</v>
+        <v>101.68</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>0.68</v>
+        <v>11.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>11.06</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
-        <v>3.9</v>
+        <v>6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>11.07</v>
+        <v>12.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.06</v>
+        <v>3.21</v>
       </c>
       <c r="R11" s="4">
-        <v>99.87</v>
+        <v>24.87</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>8.28</v>
+        <v>17.83</v>
       </c>
       <c r="Q12" s="4">
-        <v>7.21</v>
+        <v>15.79</v>
       </c>
       <c r="R12" s="4">
-        <v>87.01</v>
+        <v>88.54</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>7.02</v>
+        <v>0.68</v>
       </c>
       <c r="Q13" s="4">
-        <v>6.86</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>97.71</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>16.48</v>
+        <v>3.9</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="L15" s="4"/>
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>1.2</v>
+        <v>17.09</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>0.82</v>
+        <v>559.19</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>158.28</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>28.3</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P17" s="4">
+        <v>8.28</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>7.21</v>
+      </c>
+      <c r="R17" s="4">
+        <v>87.01</v>
+      </c>
+      <c r="S17" s="4">
         <v>100</v>
-      </c>
-[...25 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="P18" s="4">
-        <v>17.09</v>
+        <v>7.02</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>6.86</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>97.71</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="P19" s="4">
-        <v>559.19</v>
+        <v>16.48</v>
       </c>
       <c r="Q19" s="4">
-        <v>158.28</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>28.3</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J20" s="13"/>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>120</v>
+        <v>85</v>
       </c>
       <c r="P20" s="4">
-        <v>0.94</v>
+        <v>4.98</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
-[...6 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="L21" s="4"/>
       <c r="M21" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>61</v>
+        <v>127</v>
       </c>
       <c r="P21" s="4">
-        <v>83.34</v>
+        <v>1.2</v>
       </c>
       <c r="Q21" s="4">
-        <v>75.13</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>90.14</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>126</v>
-[...6 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>61</v>
+        <v>132</v>
       </c>
       <c r="P22" s="4">
-        <v>12.9</v>
+        <v>0.82</v>
       </c>
       <c r="Q22" s="4">
-        <v>3.21</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>24.87</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>131</v>
-[...6 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="L23" s="4"/>
       <c r="M23" s="4" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="N23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>17.83</v>
+        <v>0.37</v>
       </c>
       <c r="Q23" s="4">
-        <v>15.79</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>88.54</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="N24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>13.75</v>
+        <v>0.94</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="N25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="O25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>4.98</v>
+        <v>13.75</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>148</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>