--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -107,303 +107,303 @@
   <si>
     <t>SM/09560</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara/Jal Sapna under the command area of Purba Daukimari piped Water Supply Scheme at Dhupguri Block under Jalpaiguri Division, PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000289/2021-2022</t>
   </si>
   <si>
     <t>1258/JD</t>
   </si>
   <si>
     <t>10/08/2021</t>
   </si>
   <si>
     <t>25/08/2021</t>
   </si>
   <si>
     <t>RABINDRANATH DUTTA</t>
   </si>
   <si>
+    <t>Construction of 250 CuM. Capacity R.C.C. Over Head Reservoir of 20 Mtr. Staging Height, Construction of One No. Pump House (5.40m x 3.60m) for the Head Works Site and other related works including pump connection of different pump for Augmentation of Purba Daukimari Piped Water Supply Scheme of Dhupguri Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000374/2021-2022</t>
+  </si>
+  <si>
+    <t>196/JD</t>
+  </si>
+  <si>
+    <t>21/01/2022</t>
+  </si>
+  <si>
+    <t>20/07/2022</t>
+  </si>
+  <si>
+    <t>PRADIP SAHA</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara/Jal Sapna at Purba Daukimari Piped Water Supply Scheme at Dhupguri Block under Jalpaiguri Division, PHE Dte. Phase-III</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000532/2021-2022</t>
   </si>
   <si>
     <t>130/JD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>04/02/2022</t>
   </si>
   <si>
+    <t>Soil Investigation work for 300 CuM OHR for Augmentation of Purba Batabari PWSS under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000690/2021-2022</t>
+  </si>
+  <si>
+    <t>1064/JSSD</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>13/02/2022</t>
+  </si>
+  <si>
+    <t>G. TECH INDIA</t>
+  </si>
+  <si>
     <t>Laying distribution system with FHTC work for Augmentation of Purba Daukimari Piped water Supply Scheme , at Dhupguri Block under Jalpaiguri Division.P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000373/2021-2022</t>
   </si>
   <si>
     <t>333/JD</t>
   </si>
   <si>
     <t>02/02/2022</t>
   </si>
   <si>
     <t>02/06/2022</t>
   </si>
   <si>
     <t>SUKES BASU MAJUMDAR</t>
   </si>
   <si>
-    <t>Soil Investigation work for 300 CuM OHR for Augmentation of Purba Batabari PWSS under Jalpaiguri Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>G. TECH INDIA</t>
+    <t>Retrofitting works related to FHTC in connection with Jalsapna at different locations of Madhya Salbari Mouza of Dakshin Salbari water Supply Scheme under Jalpaiguri Division , P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000520/2021-2022</t>
+  </si>
+  <si>
+    <t>156/RWS</t>
+  </si>
+  <si>
+    <t>24/02/2022</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>ANUP SARKAR</t>
+  </si>
+  <si>
+    <t>Sinking of 1 No. 250mm x 150mm x 133 m deep Rig Bored tube well by Reverse Rotary method of drilling for Augmentation of Purba Daukimari Piped Water Supply Scheme under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000561/2021-2022</t>
+  </si>
+  <si>
+    <t>441/JD</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>19/03/2022</t>
+  </si>
+  <si>
+    <t>MALAY BHOWMIK</t>
+  </si>
+  <si>
+    <t>Retrofitting works related to FHTC in connection with Jalsapna at different locations of Chanadipa Mouza of Dakshin Salbari W/S/S Under Jalpaiguri Division ,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000521/2021-2022</t>
+  </si>
+  <si>
+    <t>157/RWS</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000019/2021-2022</t>
+  </si>
+  <si>
+    <t>556/JD</t>
+  </si>
+  <si>
+    <t>01/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>b-wall for kharija berubari pwsss</t>
+  </si>
+  <si>
+    <t>VCH/000023/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2021-23-4</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>GANAPATI ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>IEP FOR MAYNAGURI PWSS</t>
+  </si>
+  <si>
+    <t>VCH/001249/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-388</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
   </si>
   <si>
     <t>IEP MAYNAGURI ZONE II</t>
   </si>
   <si>
     <t>VCH/001319/2021-2022</t>
   </si>
   <si>
-    <t>BP-2021-22-388</t>
-[...4 lines deleted...]
-  <si>
     <t>REJUNATION 2ND TUBE WELL SITE CHALSA</t>
   </si>
   <si>
     <t>VCH/001291/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-422</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>SUKUMAR KUNDU</t>
   </si>
   <si>
-    <t>IEP FOR MAYNAGURI PWSS</t>
-[...37 lines deleted...]
-  <si>
     <t>Laying of Paver Block with development of approach pathway as a restoration work due to delivery main and Rising main laying for Augmentation of Purba Daukimari Piped water supply scheme under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000102/2023-2024</t>
   </si>
   <si>
     <t>445/JD.</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>29/06/2023</t>
   </si>
   <si>
     <t>TARAKESWAR PRASAD</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF DAUKIMARI PWSS, TW no I in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000234/2023-2024</t>
   </si>
   <si>
     <t>1248/NMD</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>MAA ENTERPRISES</t>
   </si>
   <si>
-    <t>Retrofitting works related to FHTC in connection with Jalsapna at different locations of Chanadipa Mouza of Dakshin Salbari W/S/S Under Jalpaiguri Division ,P.H.E. Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Laying Distribution System including road boaring, Supplying and fitting fixing specials, Jeffy Coupling and other miscelleneous works for Augmentation of Purba Daukimari Piped Water Supply Scheme at Dhupguri Block under Jalpaiguri Division, PHE Dte. (Part-C)</t>
   </si>
   <si>
     <t>ORD/000391/2023-2024</t>
   </si>
   <si>
     <t>1555/JD</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>B.M CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying Distribution System including culvert crossing and road restoration for Augmentation of Purba Daukimari Piped Water Supply Scheme at Dhupguri Block under Jalpaiguri Division, PHE Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000389/2023-2024</t>
   </si>
   <si>
     <t>1553/JD</t>
   </si>
   <si>
     <t>22/11/2023</t>
-  </si>
-[...13 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>New Service Connection Charge for AUGMENTATION OF DAUKIMARI PWSS, TW no I, under DHUPGURI CCC APPLICATION NO. 4003391338 Reference ID : 403203884</t>
   </si>
   <si>
     <t>BILL/00510/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/111</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -966,54 +966,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>4.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.3</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1021,119 +1021,121 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.84</v>
+        <v>75.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>72.89</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.91</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="P5" s="4">
-        <v>328.7</v>
+        <v>4.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1145,830 +1147,828 @@
         <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>1.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>40.28</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>26.7</v>
+        <v>328.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>227.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>69.18</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>0.94</v>
+        <v>4.73</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100.08</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>26.7</v>
+        <v>7.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.67</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.21</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>21.41</v>
+        <v>4.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>75.21</v>
+        <v>17.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>4.59</v>
+        <v>21.41</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="P13" s="4">
-        <v>10.87</v>
+        <v>26.7</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="P14" s="4">
-        <v>4.73</v>
+        <v>26.7</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="P15" s="4">
-        <v>7.92</v>
+        <v>0.94</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>4.73</v>
+        <v>4.59</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>98</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>14.3</v>
+        <v>10.87</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>9.41</v>
+        <v>14.3</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>14.33</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100.27</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="P19" s="4">
-        <v>17.98</v>
+        <v>9.41</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>9.65</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>102.57</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
@@ -1993,54 +1993,54 @@
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>578.99</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>350.75</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>60.58</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>