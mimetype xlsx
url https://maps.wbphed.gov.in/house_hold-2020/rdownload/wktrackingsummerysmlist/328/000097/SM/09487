--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -381,50 +381,83 @@
     <t>24/12/2024</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>KANAI LAL SEN</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in Connection with Jal Jeevan Mission under the command area of Ambari Falakata Piped Water Supply Scheme at Rajganj Block under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000006/2024-2025</t>
   </si>
   <si>
     <t>472/JD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>Providing functional Household Tap Connection (FHTC) in connection with Jal Sapna under the command area of Ambari Falakata Piped Water Supply Scheme at Rajganj Block under Jalpaiguri Division, P. H. E. dte. (Phase- VI)</t>
+  </si>
+  <si>
+    <t>ORD/000017/2024-2025</t>
+  </si>
+  <si>
+    <t>517/JD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
+  </si>
+  <si>
+    <t>NARAYAN SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Iron Elimination plant at Ambari Falakata 3rd and 4th Tube well site of Rejuvenation of Ambari Falakata PWSS in connection with Jal Jeevan Mission under Jalpaiguri Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2024-2025</t>
+  </si>
+  <si>
+    <t>672/JD</t>
+  </si>
+  <si>
+    <t>16/07/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,51 +846,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -974,54 +1007,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>9.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.61</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1033,54 +1066,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>9.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.12</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1094,54 +1127,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>2.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.52</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1664,54 +1697,54 @@
       <c r="I15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P15" s="4">
         <v>52.54</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>9.33</v>
       </c>
       <c r="S15" s="4">
         <v>20</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1725,54 +1758,54 @@
       <c r="I16" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P16" s="4">
         <v>11.68</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>11.65</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1786,54 +1819,54 @@
       <c r="I17" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P17" s="4">
         <v>11.68</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>10.06</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>86.11</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>90</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1847,54 +1880,54 @@
       <c r="I18" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P18" s="4">
         <v>12.19</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>11.23</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>92.1</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>90</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1908,54 +1941,54 @@
       <c r="I19" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P19" s="4">
         <v>16.67</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>8.37</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>50.23</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -1969,54 +2002,54 @@
       <c r="I20" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P20" s="4">
         <v>8.28</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>7.19</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>86.83</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2030,54 +2063,54 @@
       <c r="I21" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P21" s="4">
         <v>8.34</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>6.88</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>82.51</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2164,87 +2197,209 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P23" s="4">
         <v>63.03</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P24" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P25" s="4">
+        <v>40.73</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>267.06</v>
+      </c>
+      <c r="P26" s="8">
+        <v>78.76</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>29.49</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>