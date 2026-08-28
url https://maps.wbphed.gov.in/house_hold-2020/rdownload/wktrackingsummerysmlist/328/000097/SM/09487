--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,342 +89,342 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Ambari Falakata Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/09487</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 300mm x 200mm dia tube well by Reverse Rotary method of drilling for 4th Tube well for Rejuvenation of Ambari Falakata PWSS at Rajganj Block under PHE Dte. Jalpaiguri Division.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000614/2021-2022</t>
+  </si>
+  <si>
+    <t>666/JD</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>BONANZA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 300mm x 200mm dia tube well by Reverse Rotary method of drilling for 3rd Tube well for Rejuvenation of Ambari Falakata PWSS at Rajganj Block under PHE Dte. Jalpaiguri Division.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000613/2021-2022</t>
   </si>
   <si>
     <t>665/JD</t>
   </si>
   <si>
-    <t>09/03/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>STAR CONSTRUCTION</t>
   </si>
   <si>
-    <t>Sinking of 300mm x 200mm dia tube well by Reverse Rotary method of drilling for 4th Tube well for Rejuvenation of Ambari Falakata PWSS at Rajganj Block under PHE Dte. Jalpaiguri Division.</t>
-[...8 lines deleted...]
-    <t>BONANZA ENTERPRISE</t>
+    <t>Retrofittings works in connection with Functional House Hold Tap connection and 4th Pump House under "JAL JEEVAN MISSION " for Boloram, Bandhurngar ,Vandarigacch of Ambari Falakata Water Supply Scheme under Jalpaiguri Division , P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000443/2022-2023</t>
+  </si>
+  <si>
+    <t>702/JD</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>SUBIR GHOSH</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF AMBARI FALAKATA PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000750/2022-2023</t>
+  </si>
+  <si>
+    <t>50/NMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF AMBARI FALAKATA PWSS, TW no IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ,Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000751/2022-2023</t>
+  </si>
+  <si>
+    <t>51/NMD</t>
   </si>
   <si>
     <t>Retrofitting works in connection with Functional Household Tap Connection for Sitaguri of Ambari Falakata Water Supply Scheme i.c.w. Jal Jeevan Mission at Block - Rajganj under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000372/2022-2023</t>
   </si>
   <si>
     <t>297/JD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>RAGHU DAS</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crews for construction of Tube Well (250mmX150mmX 127 Mtrs depth) by Utilizing Departmental Machineries for Ambari Falakata W/S Scheme (T/W-II ), Rajganj Block under Jalpaiguri District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000503/2022-2023</t>
+  </si>
+  <si>
+    <t>1777/CDD</t>
+  </si>
+  <si>
+    <t>02/01/2023</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (250mm X200mm X 114 Mtrs. Depth) by utilising Departmental Machineries for Ambari Falakata W/S Scheme (T/W-I ), Rajganj Block under Jalpaiguri District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000160/2023-2024</t>
+  </si>
+  <si>
+    <t>1343/CDD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000046/2023-2024</t>
   </si>
   <si>
     <t>1103/JD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Infrastructure Cost for AMBARI FALAKATA, T/W IV, under FULBARIHAT CCC, [APPLICATION NO. 100000076455, Reference ID : 860267595]</t>
   </si>
   <si>
     <t>BILL/00466/2023-2024</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
+    <t>New Service Connection Charge for AMBARI FALAKATA, T/W III, under FULBARIHAT CCC [APPLICATION NO. 4003135787 ; Reference ID : 403001372]</t>
+  </si>
+  <si>
+    <t>BILL/00014/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/30</t>
+  </si>
+  <si>
+    <t>09/06/2023</t>
+  </si>
+  <si>
     <t>Infrastructure Cost for AMBARI FALAKATA, T/W III, under FULBARIHAT CCC, [APPLICATION NO. 100000076457, Reference ID : 860267597]</t>
   </si>
   <si>
     <t>BILL/00467/2023-2024</t>
   </si>
   <si>
-    <t>New Service Connection Charge for AMBARI FALAKATA, T/W III, under FULBARIHAT CCC [APPLICATION NO. 4003135787 ; Reference ID : 403001372]</t>
-[...10 lines deleted...]
-  <si>
     <t>New Service Connection Charge for AMBARI FALAKATA, T/W IV, under FULBARIHAT CCC [APPLICATION NO. 4003135750 ; Reference ID : 403001370]</t>
   </si>
   <si>
     <t>BILL/00012/2023-2024</t>
   </si>
   <si>
     <t>Infrastructure Cost for AMBARI FALAKATA, T/W IV, under FULBARIHAT CCC [APPLICATION NO. 100000076455 ; Reference ID : 860267595]</t>
   </si>
   <si>
     <t>BILL/00013/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/45</t>
   </si>
   <si>
     <t>04/07/2023</t>
   </si>
   <si>
     <t>Infrastructure Cost for AMBARI FALAKATA, T/W III, under FULBARIHAT CCC, [APPLICATION NO. 100000087936, Reference ID : 860279647]</t>
   </si>
   <si>
     <t>BILL/01161/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/145</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>Infrastructure Cost for AMBARI FALAKATA, T/W III, under FULBARIHAT CCC [APPLICATION NO. 100000076457 ; Reference ID : 860267597]</t>
   </si>
   <si>
     <t>BILL/00015/2023-2024</t>
   </si>
   <si>
     <t>Infrastructure Cost for AMBARI FALAKATA, T/W IV, under FULBARIHAT CCC, [APPLICATION NO. 100000087938, Reference ID : 860279649]</t>
   </si>
   <si>
     <t>BILL/01162/2023-2024</t>
   </si>
   <si>
-    <t>Retrofittings works in connection with Functional House Hold Tap connection and 4th Pump House under "JAL JEEVAN MISSION " for Boloram, Bandhurngar ,Vandarigacch of Ambari Falakata Water Supply Scheme under Jalpaiguri Division , P.H.E. Dte</t>
-[...83 lines deleted...]
-    <t>11/03/2024</t>
+    <t>Construction of boundary wall with gate,drain and pathway including laying pipe line for 5th tubewell at Amabari Falakata piped water supply scheme under Jalpaiguri Division, P.H.E. Dte i.c.w. JJM .</t>
+  </si>
+  <si>
+    <t>ORD/000511/2024-2025</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>KANAI LAL SEN</t>
+  </si>
+  <si>
+    <t>NAN</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in Connection with Jal Jeevan Mission under the command area of Ambari Falakata Piped Water Supply Scheme at Rajganj Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2024-2025</t>
+  </si>
+  <si>
+    <t>472/JD</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
   </si>
   <si>
     <t>Construction of boundary wall with gate, drain and pathway and laying Pipe line for 3rd tubewell site at Ambari Falakata piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000616/2023-2024</t>
   </si>
   <si>
     <t>2313/JD</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
     <t>SOUVIK SAHA</t>
   </si>
   <si>
     <t>Construction of boundary wall with gate, drain and pathway and laying Pipe line for 4th tubewell site at Ambari Falakata piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000617/2023-2024</t>
   </si>
   <si>
     <t>2314/JD</t>
   </si>
   <si>
     <t>ARUP SARKAR</t>
-  </si>
-[...31 lines deleted...]
-    <t>10/07/2024</t>
   </si>
   <si>
     <t>Providing functional Household Tap Connection (FHTC) in connection with Jal Sapna under the command area of Ambari Falakata Piped Water Supply Scheme at Rajganj Block under Jalpaiguri Division, P. H. E. dte. (Phase- VI)</t>
   </si>
   <si>
     <t>ORD/000017/2024-2025</t>
   </si>
   <si>
     <t>517/JD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>30/08/2025</t>
   </si>
   <si>
     <t>NARAYAN SARKAR</t>
   </si>
   <si>
     <t>Construction of Iron Elimination plant at Ambari Falakata 3rd and 4th Tube well site of Rejuvenation of Ambari Falakata PWSS in connection with Jal Jeevan Mission under Jalpaiguri Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000031/2024-2025</t>
   </si>
@@ -1007,54 +1007,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>9.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.09</v>
+        <v>7.86</v>
       </c>
       <c r="R3" s="4">
-        <v>86.61</v>
+        <v>84.12</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1066,54 +1066,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>9.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.86</v>
+        <v>8.09</v>
       </c>
       <c r="R4" s="4">
-        <v>84.12</v>
+        <v>86.61</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1124,1116 +1124,1116 @@
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>2.53</v>
+        <v>52.54</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.52</v>
+        <v>4.9</v>
       </c>
       <c r="R5" s="4">
-        <v>99.62</v>
+        <v>9.33</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.95</v>
+        <v>11.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.06</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.11</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13"/>
-[...10 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>3.49</v>
+        <v>11.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.65</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="L8" s="4"/>
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>3.05</v>
+        <v>2.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.52</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.73</v>
+        <v>12.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>11.23</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>92.1</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>0.73</v>
+        <v>16.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.37</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>50.23</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>3.49</v>
+        <v>2.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>0.92</v>
+        <v>3.49</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>3.05</v>
+        <v>0.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="P14" s="4">
-        <v>1.1</v>
+        <v>3.05</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="P15" s="4">
-        <v>52.54</v>
+        <v>0.73</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.9</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>9.33</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>11.68</v>
+        <v>3.49</v>
       </c>
       <c r="Q16" s="4">
-        <v>11.65</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>99.75</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="P17" s="4">
-        <v>11.68</v>
+        <v>0.92</v>
       </c>
       <c r="Q17" s="4">
-        <v>10.06</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>86.11</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="P18" s="4">
-        <v>12.19</v>
+        <v>3.05</v>
       </c>
       <c r="Q18" s="4">
-        <v>11.23</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>92.1</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="P19" s="4">
-        <v>16.67</v>
+        <v>1.1</v>
       </c>
       <c r="Q19" s="4">
-        <v>8.37</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>50.23</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="L20" s="4">
+        <v>1214</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O20" s="4" t="s">
+      <c r="P20" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="P20" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>111</v>
+        <v>42</v>
       </c>
       <c r="P21" s="4">
-        <v>8.34</v>
+        <v>63.03</v>
       </c>
       <c r="Q21" s="4">
-        <v>6.88</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>82.51</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="J22" s="13"/>
+      <c r="J22" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>1214</v>
+        <v>114</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>115</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="P22" s="4">
-        <v>0</v>
+        <v>8.28</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>7.19</v>
+      </c>
+      <c r="R22" s="4">
+        <v>86.83</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="N23" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>63.03</v>
+        <v>8.34</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>6.88</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>82.51</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
@@ -2299,51 +2299,51 @@
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>129</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="P25" s="4">
         <v>40.73</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>134</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>