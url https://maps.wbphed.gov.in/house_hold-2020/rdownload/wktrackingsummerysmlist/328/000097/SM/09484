--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -128,261 +128,261 @@
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>J.M. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Pump House (3.60 m X 2.40 m) size with Sanitary &amp; Plumbing arrangement at 3rd Tube well site for Chauhaddi P.W.S.S. under Jalpaiguri Division, P. H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000507/2021-2022</t>
   </si>
   <si>
     <t>106/JD</t>
   </si>
   <si>
     <t>11/01/2022</t>
   </si>
   <si>
     <t>12/03/2022</t>
   </si>
   <si>
+    <t>Repairing of choakaged and damaged branch lines due to road development and widening of near by area of Garialtari within the command area of Chauhaddi and adjoining mouzas Piped Water Supply Scheme under Jalpaiguri Division. P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000163/2022-2023</t>
+  </si>
+  <si>
+    <t>1435/JD</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>HARIPADA BANERJEE</t>
+  </si>
+  <si>
+    <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on hire basis including driver under Office of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. For the use of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. (with valid Taxi permit). (Vehicle No.-WB76-9978)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000359/2022-2023</t>
+  </si>
+  <si>
+    <t>1415/JD</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>APIKUL ALI</t>
+  </si>
+  <si>
     <t>Repairing of damaged line near Harinkhwa School with other ancillary repairing work related to the Laying Distribution System at Chauhaddi P.W.S.S. under Jalpaiguri Division,</t>
   </si>
   <si>
     <t>ORD/000580/2021-2022</t>
   </si>
   <si>
     <t>166/JD</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
-    <t>HARIPADA BANERJEE</t>
+    <t>Retrofitting works in connection with Rejuvination of Chauhaddi PWSS for FHTC work of Jal Swapna at Dhupguri Block under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2022-2023</t>
+  </si>
+  <si>
+    <t>971/JD</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>SCEC BOENTER KDAS JOINT VENTURE</t>
+  </si>
+  <si>
+    <t>Construction of Pathway inside the Head Works Site of Chauhaddi and adjoining mouzas .P.W.S.S. under Jalpaiguri Division,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2022-2023</t>
+  </si>
+  <si>
+    <t>1468/JD</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>15/08/2022</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for CHAUHADDI (REJU) PWSS, at TW no. III, in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000581/2022-2023</t>
+  </si>
+  <si>
+    <t>1122/NMD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>12/10/2022</t>
+  </si>
+  <si>
+    <t>SUMON ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Continuation Order for the work "Supply of 1 (one) Maxi Cab with engine capacity more than 2000 C.C. on hire basis including driver for Assistant Engineer, Jalpaiguri Sadar Division, P.H.E. Dte. Dist. Jalpaiguri (with valid Taxi permit) from 01.01.2023 to 31.03.2023</t>
+  </si>
+  <si>
+    <t>ORD/000597/2022-2023</t>
+  </si>
+  <si>
+    <t>348/JSSD</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>TANMOY CHOUDHURY</t>
+  </si>
+  <si>
+    <t>BOUNDARY WALL 2ND T/WELL SITE RED BANK T.G</t>
+  </si>
+  <si>
+    <t>VCH/001308/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22- 459</t>
+  </si>
+  <si>
+    <t>27/03/2022</t>
+  </si>
+  <si>
+    <t>DEEP CONSTRUCTION</t>
   </si>
   <si>
     <t>FUEL BILL</t>
   </si>
   <si>
     <t>VCH/000281/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-137</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
     <t>FILL &amp; SMILE</t>
   </si>
   <si>
-    <t>BOUNDARY WALL 2ND T/WELL SITE RED BANK T.G</t>
-[...49 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (Phase - VI) in connection with Jal Jeevan Mission for Rejuvenation of Chouhaddi and adjoining Mouzas P.W.S.S under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000431/2022-2023</t>
   </si>
   <si>
     <t>626/JD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>SOMNATH ROY</t>
   </si>
   <si>
-    <t>Retrofitting works in connection with Rejuvination of Chauhaddi PWSS for FHTC work of Jal Swapna at Dhupguri Block under Jalpaiguri Division, PHE Dte.</t>
-[...50 lines deleted...]
-    <t>Northern Mechanical</t>
+    <t>Supply, delivery and installation of Servo Motor operated Copper wound line voltage corrector under CHAUHADDI (Reju) WS Scheme at TW No. III in the dist. of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000781/2022-2023</t>
+  </si>
+  <si>
+    <t>102/NMD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for CARITALTARI,CHUHADDI W/S Scheme, T/W No. III, under DHUPGURI CCC, [APPLICATION NO.100000066801, Reference ID : 860257021]</t>
+  </si>
+  <si>
+    <t>BILL/00033/2022-2023</t>
+  </si>
+  <si>
+    <t>BP/22-23/129</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for CARITALTARI,CHUHADDI W/S Scheme, T/W No. III, under DHUPGURI CCC, [APPLICATION NO. 4003018642, Reference ID : 402927988]</t>
   </si>
   <si>
     <t>BILL/00032/2022-2023</t>
-  </si>
-[...49 lines deleted...]
-    <t>24/02/2023</t>
   </si>
   <si>
     <t>Fuel,lubricant charges for Government Inspection vehicle under NMD ,PHE,DTE Invoice No :0091/2023-2024 ,Dt - 29/02/24</t>
   </si>
   <si>
     <t>BILL/01052/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/199</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>M/S MILLENNIUM FUEL CENTRE</t>
   </si>
   <si>
     <t>Fuel,lubricant charges for Government Inspection vehicle under NMD ,PHE,DTE Invoice No :0092/2023-2024 ,Dt - 31/03/24</t>
   </si>
   <si>
     <t>BILL/01053/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -1016,54 +1016,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>102.73</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1074,788 +1074,788 @@
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>3.68</v>
+        <v>4.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.74</v>
+        <v>1.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.34</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>19.47</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>3.58</v>
+        <v>3.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.63</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.62</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>4.84</v>
+        <v>168.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>167.33</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>1.76</v>
+        <v>3.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.53</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100.18</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>17.57</v>
+        <v>8.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>168.05</v>
+        <v>0.45</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>86.29</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>3.53</v>
+        <v>3.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>0.45</v>
+        <v>0.74</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>0.38</v>
+        <v>17.57</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="P15" s="4">
-        <v>4.81</v>
+        <v>2.94</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.93</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>8.14</v>
+        <v>4.81</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>2.94</v>
+        <v>0.38</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
@@ -1868,51 +1868,51 @@
         <v>0.41</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
@@ -1937,54 +1937,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>233.73</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>195.88</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>83.81</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>