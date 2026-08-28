--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,327 +89,327 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Rejuvenation of Porapara piped water supply scheme.</t>
   </si>
   <si>
     <t>SM/09463</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for REJUVENATION OF PORAPARA PWSS, TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000038/2022-2023</t>
+  </si>
+  <si>
+    <t>353/NMD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>Construction of Guard Shed including supply and installation of 300 dia Sluice valve and chamber and the other allied works under Porapara Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000176/2022-2023</t>
+  </si>
+  <si>
+    <t>555/RWS</t>
+  </si>
+  <si>
+    <t>01/09/2022</t>
+  </si>
+  <si>
+    <t>01/10/2022</t>
+  </si>
+  <si>
+    <t>B.M CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m x 2.40 m) internal size with sanitary &amp; plumbing arrangement including Construction of boundary wall with gate, drain and pathway for 3rd Tube well site of Rejuvenation of Pora Para Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000779/2021-2022</t>
+  </si>
+  <si>
+    <t>473/JD</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>SOMNATH ROY</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m x 2.40 m) internal size with sanitary &amp; plumbing arrangement including Construction of boundary wall gate, drain and pathway for 4th Tube well site of Rejuvenation of Pora Para Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2022-2023</t>
+  </si>
+  <si>
+    <t>913/JD</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>06/06/2022</t>
+  </si>
+  <si>
+    <t>JAYDEB SAHA</t>
+  </si>
+  <si>
+    <t>Carrying out Drilling allied works for Construction of a Rig Bored Big Dia Deep Tube well (BDTW) by the Reverse Rotary Circulation method of drilling at Rejuvenation of Pora Para PWSS TW-IV, Dist- Jalpaiguri, under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000557/2022-2023</t>
+  </si>
+  <si>
+    <t>67/DSD</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>ALPHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Rectrofting and reparing of pipe line, IEP and other allied works at Fakir Para, Bairagi danga, Brahatal Para due to widening and new construction of road by P.W.D. under Porapara Water Supply Scheme Jalpaiguri Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000182/2022-2023</t>
+  </si>
+  <si>
+    <t>561/RWS</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of 25KVA Servo Motor operated Copper wound line voltage corrector for REJUVENATION of PORAPARA W/S Scheme at T/W No. III in the dist. of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer , Head Quarters , NMD</t>
-[...7 lines deleted...]
-  <si>
     <t>270/NMD</t>
   </si>
   <si>
     <t>22/04/2022</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
     <t>SUBHRANGSHU GUHARAJA</t>
   </si>
   <si>
-    <t>Jalpaiguri Division</t>
-[...20 lines deleted...]
-    <t>SOMNATH ROY</t>
+    <t>Construction of Rig approach with partial land development for 3rd tube well site under Porapara piped Water Supply Scheme within Jalpaiguri Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000185/2022-2023</t>
+  </si>
+  <si>
+    <t>564/RWS</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>Installation of Iron Elimination Plant (30m3/hr) including construction of Blower Room (3.60MX3.00M ) Size, concrete platform &amp; drain ...etc at 3rd tube well site of Rejuvenation of Pora Para water supply scheme under Jalpaiguri Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000327/2022-2023</t>
+  </si>
+  <si>
+    <t>1932/JD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>13/11/2022</t>
+  </si>
+  <si>
+    <t>SUKES BASU MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Supply, delivery of Pea-size Gravels (Local Variety) for the contruction of Big Dia Tubewell by Reverse Rotary Circulation Method of Drilling at Rejuvenation of Pora Para PWSS TW-IV, Dist- Jalpaiguri, under N.M.S.D.(D), P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000556/2022-2023</t>
+  </si>
+  <si>
+    <t>66/DSD</t>
+  </si>
+  <si>
+    <t>Construction of C.C. pathway repairing drain and boundary wall etc. at Head work site campus of Porapara W/S Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000180/2022-2023</t>
+  </si>
+  <si>
+    <t>559/RWS</t>
+  </si>
+  <si>
+    <t>Sinking of Shallow Tubewell for the Contruction of Big Dia Tubewell by Reverse Rotary Circulation Method of Drilling at Rejuvenation of Pora Para PWSS TW-IV, Dist- Jalpaiguri, under N.M.S.D.(D), P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000555/2022-2023</t>
+  </si>
+  <si>
+    <t>65/DSD</t>
+  </si>
+  <si>
+    <t>Installation of Infrastructure IRO NSC Application 4002893861 at PORAPARA for T/W No. III W/S Scheme under UKILPARA MASKALAIBARI CCC [APPLICATION NO. 100000050876, Reference ID : 860240746]</t>
+  </si>
+  <si>
+    <t>VCH/000144/2022-2023</t>
+  </si>
+  <si>
+    <t>BP/2022-23/16</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for TW-III of Porapara (Reju) under UKILPARA MASKALAIBARI CCC, APPLICATION NO. 4002893861, Reference ID : 402797316</t>
   </si>
   <si>
     <t>VCH/000249/2022-2023</t>
   </si>
   <si>
     <t>BP/2022-23/18</t>
   </si>
   <si>
     <t>21/06/2022</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-[...52 lines deleted...]
-  <si>
     <t>Laying new pipe line from Canal near OHR to Taltala near Haldibari Road to facilitate Functional Household Tap Connection in connection with JJM under Porapara Piped Water Supply Scheme under Jalpaiguri</t>
   </si>
   <si>
     <t>ORD/000437/2022-2023</t>
   </si>
   <si>
     <t>682/JD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
-    <t>Construction of Pump House (3.60 m x 2.40 m) internal size with sanitary &amp; plumbing arrangement including Construction of boundary wall gate, drain and pathway for 4th Tube well site of Rejuvenation of Pora Para Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>Sinking of Tubewell at 4th Tube Well site for Rejuvenation of Porapara PWSS in connection with JJM at block - Jalpaiguri Sadar under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000376/2023-2024</t>
   </si>
   <si>
     <t>1517/JD</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>15/11/2023</t>
   </si>
   <si>
     <t>RANJEET SINGH BENIWAL</t>
   </si>
   <si>
-    <t>Construction of C.C. pathway repairing drain and boundary wall etc. at Head work site campus of Porapara W/S Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Infrastructure Cost for PORAPARA , T/W IV, under NAYABASTI PANDAPARA CCC, [APPLICATION NO. 100000079172, Reference ID : 860270382]</t>
   </si>
   <si>
     <t>BILL/00508/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/44</t>
   </si>
   <si>
     <t>04/07/2023</t>
   </si>
   <si>
     <t>New Service Connection Charge for PORAPARA, T/W V under UKILPARA MASKALAIBARI CCC, [APPLICATION NO. 4003205927, Reference ID : 403055575]</t>
   </si>
   <si>
     <t>BILL/00623/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/83</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>New Service Connection Charge for PORAPARA , T/W IV, under NAYABASTI PANDAPARA CCC, [APPLICATION NO. 4003163097, Reference ID : 403023007]</t>
   </si>
   <si>
     <t>BILL/00509/2023-2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>66/DSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -958,1167 +958,1167 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.77</v>
+        <v>9.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="J4" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>11.28</v>
+        <v>4.81</v>
       </c>
       <c r="Q4" s="4">
+        <v>4.64</v>
+      </c>
+      <c r="R4" s="4">
+        <v>96.61</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.96</v>
+        <v>11.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>143.88</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.85</v>
+        <v>11.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.27</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.72</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>9.18</v>
+        <v>0.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>36.88</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="P8" s="4">
-        <v>4.81</v>
+        <v>4.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.32</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>14.92</v>
+        <v>2.77</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="P10" s="4">
-        <v>11.2</v>
+        <v>4.32</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>63.5</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>4.82</v>
+        <v>16.22</v>
       </c>
       <c r="Q11" s="4">
+        <v>16.21</v>
+      </c>
+      <c r="R11" s="4">
+        <v>99.94</v>
+      </c>
+      <c r="S11" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.32</v>
+        <v>0.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S12" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>40</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
-        <v>16.22</v>
+        <v>2.22</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.18</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.51</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="P14" s="4">
-        <v>9.79</v>
+        <v>0.07</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>2.22</v>
+        <v>5.85</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="P16" s="4">
-        <v>3.66</v>
+        <v>0.96</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="P17" s="4">
-        <v>4.6</v>
+        <v>14.92</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>14.92</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I18" s="13"/>
-[...1 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M18" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>45</v>
+        <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>0.68</v>
+        <v>9.79</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>9.77</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="P19" s="4">
-        <v>0.77</v>
+        <v>3.66</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="P20" s="4">
-        <v>0.07</v>
+        <v>4.6</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="P21" s="4">
-        <v>0.95</v>
+        <v>0.68</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>109.07</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>94.87</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>86.98</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>