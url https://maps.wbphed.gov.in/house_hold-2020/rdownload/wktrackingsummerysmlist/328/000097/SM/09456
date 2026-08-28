--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,330 +89,330 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Rejuvenation of Madhabdanga piped water supply scheme.</t>
   </si>
   <si>
     <t>SM/09456</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>PROVIDING DRILLING CREWS INCLUDING ALLIED MATERIALS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM) BY DEPARTMENTAL RIG MACHINE FOR MAYNAGURI BLOCK TW-I UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000196/2021-2022</t>
+  </si>
+  <si>
+    <t>780/ CDD</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>07/11/2021</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m x 2.40 m) internal size with sanitary &amp; plumbing arrangement including Construction of boundary wall with gate,drain and pathway for 3rd Tube well site of Rejuvenation of Madhab Danga Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000477/2021-2022</t>
+  </si>
+  <si>
+    <t>2210/JD</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>M/S KARMAKAR CONSTRACTION</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m x 2.40 m) internal size with sanitary &amp; plumbing arrangement including Construction of boundary wall with gate,drain and pathway for 4th Tube well site of Rejuvenation of Madhab Danga Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000478/2021-2022</t>
+  </si>
+  <si>
+    <t>2211/JD</t>
+  </si>
+  <si>
+    <t>21/12/2021</t>
+  </si>
+  <si>
+    <t>19/02/2022</t>
+  </si>
+  <si>
+    <t>NISHITH RANJAN KARMAKAR</t>
+  </si>
+  <si>
+    <t>SINKING OF 800MM DIA SHALLOW TUBEWELL FOR REQUIREMENT OF DRILLING WATER FOR DIFFERENT CONSTRUCTION OF TUBE WELL AT MAYNAGURI BLOCK IN JALPAIGURI DISTRICT, UNDER CMSD-II (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000261/2021-2022</t>
+  </si>
+  <si>
+    <t>575/CMSD-II</t>
+  </si>
+  <si>
+    <t>30/11/2021</t>
+  </si>
+  <si>
+    <t>10/12/2021</t>
+  </si>
+  <si>
     <t>PROVIDING DRILLING CREWS INCLUDING ALLIED MATERIALS FOR CONSTRUCTION OF TUBE WELL (250 MM X 150 MM) BY DEPARTMENTAL RIG MACHINE FOR MAYNAGURI BLOCK TW-II UNDER CENTRAL DRILLING DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000193/2021-2022</t>
   </si>
   <si>
     <t>781 /CDD</t>
   </si>
   <si>
-    <t>08/10/2021</t>
-[...31 lines deleted...]
-  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of 15KVA Servo Motor operated Copper wound line voltage corrector under Rejuvenation of Madhabdanga Piped W/S Scheme at T/W No. IV in the district of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD</t>
+  </si>
+  <si>
+    <t>ORD/000098/2022-2023</t>
+  </si>
+  <si>
+    <t>566/NMD</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>04/08/2022</t>
+  </si>
+  <si>
+    <t>GEETA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Retrofitting works including Providing Functional Household Tap Connection (FHTC) in connection with Jal Sapna under the command area of Madhab Danga Piped Water Supply Scheme at Maynaguri Block under Jalpaiguri Division, PHE Dte. (Phase-F)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000243/2022-2023</t>
+  </si>
+  <si>
+    <t>1898/JD</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>ANUP SARKAR</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 200MM X 240 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR AUGMENTATION OF MIDNAPORE MEDICAL COLLEGE &amp; HOSPITAL W/S SCHEME (TW0II) UNDER PASCHIM MIDNAPORE DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000393/2022-2023</t>
+  </si>
+  <si>
+    <t>1077/CDD</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>27/11/2022</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of 15KVA Servo Motor operated Copper wound line voltage corrector under Rejuvenation of Madhabdanga Piped W/S Scheme at T/W No. III in the district of Jalpaiguri under Northern Mechanical Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000096/2022-2023</t>
+  </si>
+  <si>
+    <t>565/NMD</t>
+  </si>
+  <si>
+    <t>R.K.ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for MADHABDANGA PWSS, at TW no III in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000115/2022-2023</t>
+  </si>
+  <si>
+    <t>852/NMD</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>M/S BHOWMICK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components for MADHABDANGA PWSS, at TW no IV in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000116/2022-2023</t>
+  </si>
+  <si>
+    <t>853/NMD</t>
+  </si>
+  <si>
+    <t>MAA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Installation of Iron Elimination Plant including construction of Blower Room (3.60MX3.00M ) Size, concrete platform &amp; drain ...etc at 4th tube well site of Rejuvenation of Madhabdanga piped water supply scheme under Jalpaiguri Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000196/2022-2023</t>
+  </si>
+  <si>
+    <t>1593/JD</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>02/10/2022</t>
+  </si>
+  <si>
+    <t>M/S SIBU DEY AND CO.</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of lubricant for drilling work at Madhabdanga PWSS, Dist-Jalpaiguri and other PWSS under CDD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000305/2022-2023</t>
+  </si>
+  <si>
+    <t>262/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for TW-IV of MADHABDANGA W/S Scheme under MAYNAGURI CCC [APPLICATION NO. 4002941284 ; Reference ID : 402831976]</t>
+  </si>
+  <si>
+    <t>VCH/000343/2022-2023</t>
+  </si>
+  <si>
+    <t>RTGS 01</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Infrastructure cost for New Service Connection Charge for W-III of MADHABDANGA W/S Scheme under MAYNAGURI CCC [APPLICATION NO. 100000053961 ; Reference ID : 860243611]</t>
+  </si>
+  <si>
+    <t>VCH/000342/2022-2023</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for TW-III of MADHABDANGA W/S Scheme under MAYNAGURI CCC [APPLICATION NO. 4002941282 ; Reference ID : 402831978]</t>
+  </si>
+  <si>
+    <t>VCH/000341/2022-2023</t>
+  </si>
+  <si>
     <t>Infrastructure cost for New Service Connection Charge for TW-IV of MADHABDANGA W/S Scheme under MAYNAGURI CCC [APPLICATION NO. 100000053937 ; Reference ID : 860243607]</t>
   </si>
   <si>
     <t>VCH/000344/2022-2023</t>
   </si>
   <si>
-    <t>RTGS 01</t>
-[...73 lines deleted...]
-  <si>
     <t>Retro fitting works due to FHTC in connection and other ancillary works for JJM under the command area of Madhab Danga piped Water Supply Scheme at Maynaguri Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000395/2022-2023</t>
   </si>
   <si>
     <t>400/JD</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>11/03/2023</t>
   </si>
   <si>
-    <t>M/S SIBU DEY AND CO.</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection(FHTC) in connection for JJM under the command area of Madhab Danga piped Water Supply Scheme at Maynaguri Block under Jalpaiguri Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000394/2022-2023</t>
   </si>
   <si>
     <t>399/JD</t>
   </si>
   <si>
     <t>17/03/2023</t>
-  </si>
-[...124 lines deleted...]
-    <t>02/10/2022</t>
   </si>
   <si>
     <t>Work of DI Pipe (Raising main), Drain,Chember,flower block &amp; other ancillary works at 4th site of Mathab danga Water supply scheme within Jalpaiguri Division. P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000038/2023-2024</t>
   </si>
   <si>
     <t>391/RWS</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>09/05/2023</t>
   </si>
   <si>
     <t>Work of DI Pipe (Raising main), Drain,Chember,flower block &amp; other ancillary works at 3rd site of Madhab danga Water supply scheme within Jalpaiguri Division. P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000009/2023-2024</t>
   </si>
   <si>
     <t>334/RWS</t>
   </si>
@@ -1008,1275 +1008,1275 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>10.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.64</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>10.42</v>
+        <v>12.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>101.3</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.96</v>
+        <v>12.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="P6" s="4">
-        <v>2.4</v>
+        <v>0.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>37.5</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="P7" s="4">
-        <v>0.68</v>
+        <v>10.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>80.5</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>2.85</v>
+        <v>2.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.68</v>
+        <v>6.48</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.23</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.07</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="P10" s="4">
-        <v>2.16</v>
+        <v>16.51</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>21.51</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>6.48</v>
+        <v>2.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>1.64</v>
+        <v>8</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>4.75</v>
+        <v>7.99</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>7.99</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>1</v>
+        <v>98</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>16.51</v>
+        <v>14.4</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>13.76</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.55</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13"/>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>12.24</v>
+        <v>4.47</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13"/>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>12.26</v>
+        <v>0.68</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>8</v>
+        <v>2.85</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P18" s="4">
-        <v>2.16</v>
+        <v>0.68</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="P19" s="4">
-        <v>4.47</v>
+        <v>2.4</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="P20" s="4">
-        <v>7.99</v>
+        <v>1.64</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>1.64</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="P21" s="4">
-        <v>14.4</v>
+        <v>4.75</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>3.78</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>79.55</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="P22" s="4">
         <v>2.62</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>87</v>
+        <v>38</v>
       </c>
       <c r="P23" s="4">
         <v>2.62</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S23" s="4">
         <v>1</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>129</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P24" s="4">
         <v>2</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
@@ -2287,54 +2287,54 @@
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>135</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>128.71</v>
       </c>
       <c r="P25" s="8">
-        <v>0</v>
+        <v>100.57</v>
       </c>
       <c r="Q25" s="8">
-        <v>0</v>
+        <v>78.14</v>
       </c>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>