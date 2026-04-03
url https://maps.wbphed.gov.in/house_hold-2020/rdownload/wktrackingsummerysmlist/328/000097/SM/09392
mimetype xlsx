--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -348,50 +348,68 @@
     <t>07/03/2024</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Sinking of five nos Tube Well by Odex- 165 method of drilling at different Tube Well site in connection with jal jeevan mission under Augmentation/Rejuvenation of Kathalguri TG PWSS (Two Nos), Devpara TG PWSS (One No), Banarhat Bazar PWSS (One No), Sajna Para PWSS (One No) under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000374/2023-2024</t>
+  </si>
+  <si>
+    <t>1520/JD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1901,87 +1919,148 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P19" s="4">
         <v>547.59</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P20" s="4">
+        <v>41.28</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>792.73</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>