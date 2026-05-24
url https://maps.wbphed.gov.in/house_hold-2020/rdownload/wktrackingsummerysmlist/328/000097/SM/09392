--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1075,54 +1075,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>2.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>101.2</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1136,54 +1136,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>4.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1197,54 +1197,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>1.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.25</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1258,54 +1258,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>4.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1319,54 +1319,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>81.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>72.38</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>88.74</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1376,54 +1376,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>28.18</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.75</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>6.22</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1433,54 +1433,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P11" s="4">
         <v>4.32</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.32</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1722,54 +1722,54 @@
       <c r="I16" s="13" t="s">
         <v>90</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P16" s="4">
         <v>29.9</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>23.93</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>80.03</v>
       </c>
       <c r="S16" s="4">
         <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1783,54 +1783,54 @@
       <c r="I17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P17" s="4">
         <v>7.39</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>6.62</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>89.65</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1844,54 +1844,54 @@
       <c r="I18" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P18" s="4">
         <v>13.52</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>8.51</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>62.91</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1966,88 +1966,88 @@
       <c r="I20" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P20" s="4">
         <v>41.28</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>13.47</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>32.62</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>792.73</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>143.87</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>18.15</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>