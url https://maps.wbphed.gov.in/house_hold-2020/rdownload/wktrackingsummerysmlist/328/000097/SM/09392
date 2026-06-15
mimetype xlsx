--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -366,50 +366,68 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Sinking of five nos Tube Well by Odex- 165 method of drilling at different Tube Well site in connection with jal jeevan mission under Augmentation/Rejuvenation of Kathalguri TG PWSS (Two Nos), Devpara TG PWSS (One No), Banarhat Bazar PWSS (One No), Sajna Para PWSS (One No) under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000374/2023-2024</t>
   </si>
   <si>
     <t>1520/JD</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>ROY ENGINEERS</t>
+  </si>
+  <si>
+    <t>Laying of Distribution Line, Along with Rising Main Connection between Head works pump House site and Additional tube well site including common manifold with balanced Functional Household Tap Connection (Phase -IV) in connection with Jal Jeevan Mission under Rejuvenation of Kathalguri T.G. Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000429/2022-2023</t>
+  </si>
+  <si>
+    <t>630/JD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>J.M. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1980,87 +1998,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P20" s="4">
         <v>41.28</v>
       </c>
       <c r="Q20" s="4">
         <v>13.47</v>
       </c>
       <c r="R20" s="4">
         <v>32.62</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P21" s="4">
+        <v>46.3</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>90</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>839.03</v>
+      </c>
+      <c r="P22" s="8">
+        <v>143.87</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>17.15</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>