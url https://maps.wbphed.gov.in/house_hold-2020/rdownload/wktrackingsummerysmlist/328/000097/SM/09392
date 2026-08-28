--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,345 +89,345 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Rejuvenation of Kathalguri Tea Garden Piped water Supply Scheme</t>
   </si>
   <si>
     <t>SM/09392</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Shifting of existing pipeline of Khalaigram W/S Scheme between the Khalaigram Khetifullbari P.W.D. Road under Jalpaiguri Division P.H.E. Dte. (PART - A)</t>
+  </si>
+  <si>
+    <t>ORD/000633/2020-2021</t>
+  </si>
+  <si>
+    <t>423/JD</t>
+  </si>
+  <si>
+    <t>04/06/2020</t>
+  </si>
+  <si>
+    <t>02/09/2020</t>
+  </si>
+  <si>
+    <t>LOKNATH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection in connection with Jal Swapna/ JJM at various House hold and Govt. Aided Educational/ Health Institute under the command area of Rejuvenation of Kathalguri T.G. Piped Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (Phase-III)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000094/2022-2023</t>
+  </si>
+  <si>
+    <t>1300/JD</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>29/06/2022</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged distribution line due to drain construction by T.G. authority, Land development, re modification of distribution main along with other ancillary works within the command area of rejuvenation of Kathalguri T.G. P.W.S.S. under Jalpaiguri Division, P.H.E.Dte.and I.E.Plant etc. under Jalpaiguri Division, P.H.E.Dte. (from 01.08.2022 to 31.01.2023)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2022-2023</t>
+  </si>
+  <si>
+    <t>1805/JD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>05/10/2022</t>
+  </si>
+  <si>
+    <t>RABINDRANATH DUTTA</t>
+  </si>
+  <si>
+    <t>Resistivity test at two alternative Site and two reserved sites for sinking of Tube Well at Zone-II for Augmentation of Chamurchi Tea Garden Area Piped Water Supply Scheme and at Two Sites for Rejuvenation of Khthalguri T.G. P.W.S.S. under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000227/2022-2023</t>
+  </si>
+  <si>
+    <t>1856/JD</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>07/10/2022</t>
+  </si>
+  <si>
+    <t>PARAMJYOTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Arrangement for disposal of waste water of IEP at H/W site of Paschim Salbari(zone-II) W/S/S under Jalpaiguri Division , P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2022-2023</t>
+  </si>
+  <si>
+    <t>649/RWS</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>Construction of 200 Cu.M. capacity R.C.C. Over Head Reservoir of 20 Mtr. Staging Height, Construction of One No. Pump House (5.40m x 3.60m) Boundary wall for the Head Works Site and other related works including pump connection of different pump for Rejuvenation of Kathalguri Tea Garden area piped water supply scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000512/2021-2022</t>
+  </si>
+  <si>
+    <t>352/JD</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>NEW KUNDU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.60 m X 2.40 m) size with Sanitary &amp; Plumbing arrangement at 3rd Tube well site for Kathalguri P.W.S.S. under Jalpaiguri Division, P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000508/2021-2022</t>
+  </si>
+  <si>
+    <t>107/JD</t>
+  </si>
+  <si>
+    <t>11/01/2022</t>
+  </si>
+  <si>
+    <t>12/03/2022</t>
+  </si>
+  <si>
+    <t>JITENDRA NATH ROY</t>
+  </si>
+  <si>
     <t>LDS BARADIGHI</t>
   </si>
   <si>
     <t>VCH/001385/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-528</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>GOUTAM DAS</t>
   </si>
   <si>
     <t>LDS FHTC AUG KRANTI (ZONE -I)</t>
   </si>
   <si>
     <t>VCH/001372/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-527</t>
   </si>
   <si>
     <t>M/S SIBU DEY AND CO.</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection in connection with Jal Swapna/ JJM at various House hold and Govt. Aided Educational/ Health Institute under the command area of Rejuvenation of Kathalguri T.G. Piped Water Supply Scheme under Jalpaiguri Division P.H.E. Dte. (Phase-III)</t>
-[...125 lines deleted...]
-    <t>10/11/2022</t>
+    <t>Laying of Distribution Line, Along with Rising Main Connection between Head works pump House site and Additional tube well site including common manifold with balanced Functional Household Tap Connection (Phase -IV) in connection with Jal Jeevan Mission under Rejuvenation of Kathalguri T.G. Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000429/2022-2023</t>
+  </si>
+  <si>
+    <t>630/JD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>J.M. CONSTRUCTION</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF KATHALGURI TG PWSS, TW no I AND II in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000873/2022-2023</t>
+  </si>
+  <si>
+    <t>337/NMD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
+  </si>
+  <si>
+    <t>Sinking of five nos Tube Well by Odex- 165 method of drilling at different Tube Well site in connection with jal jeevan mission under Augmentation/Rejuvenation of Kathalguri TG PWSS (Two Nos), Devpara TG PWSS (One No), Banarhat Bazar PWSS (One No), Sajna Para PWSS (One No) under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000374/2023-2024</t>
+  </si>
+  <si>
+    <t>1520/JD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for KATHALGURI T.G (REJU) W/S Scheme, T/W No. I, under BANARHAT CCC [APPLICATION NO. 4003103082 ; Reference ID : 402976414]</t>
   </si>
   <si>
     <t>BILL/00805/2022-2023</t>
   </si>
   <si>
     <t>BP/22-23/169</t>
   </si>
   <si>
-    <t>29/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for KATHALGURI TG,T/W II, under BANARHAT CCC [APPLICATION NO. 4003103099 ; Reference ID : 402976404]</t>
   </si>
   <si>
     <t>BILL/00801/2022-2023</t>
   </si>
   <si>
+    <t>Infrastructure Cost for KATHALGURI T.G (REJU) W/S Scheme, T/W No. I, under BANARHAT CCC [APPLICATION NO.100000074460 ; Reference ID : 860265550]</t>
+  </si>
+  <si>
+    <t>BILL/00806/2022-2023</t>
+  </si>
+  <si>
     <t>Infrastructure Cost for KATHALGURI TG,T/W II, under BANARHAT CCC [APPLICATION NO. 100000073456 ; Reference ID : 860265206]</t>
   </si>
   <si>
     <t>BILL/00802/2022-2023</t>
   </si>
   <si>
-    <t>Infrastructure Cost for KATHALGURI T.G (REJU) W/S Scheme, T/W No. I, under BANARHAT CCC [APPLICATION NO.100000074460 ; Reference ID : 860265550]</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Pump House (5.40m x 3.60m) with sanitary &amp; plumbing arrangement including Rising Main &amp; interconnections at Head Work site for Augmentation of Kathalguri Water Supply Scheme at Banarhat Block in connection with Jal Jeevan Mission under Jalpaiguri Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000604/2023-2024</t>
   </si>
   <si>
     <t>2305/JD</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>23/03/2024</t>
   </si>
   <si>
     <t>Construction of Foot Path, Drain including rising main interconnections at HW site of Kathalguri PWSS in connection with Jal Jeevan Mission at Block - Dhupguri under Jalpaiguri Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000813/2023-2024</t>
   </si>
   <si>
     <t>2634/JD</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...34 lines deleted...]
-    <t>J.M. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -966,1136 +966,1136 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>4.52</v>
+        <v>28.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>6.22</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>9.39</v>
+        <v>2.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>101.2</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.15</v>
+        <v>4.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.18</v>
+        <v>4.83</v>
       </c>
       <c r="R5" s="4">
-        <v>101.2</v>
+        <v>99.98</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4.83</v>
+        <v>1.25</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.83</v>
+        <v>1.25</v>
       </c>
       <c r="R6" s="4">
-        <v>99.98</v>
+        <v>99.81</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>1.25</v>
+        <v>4.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.25</v>
+        <v>4.32</v>
       </c>
       <c r="R7" s="4">
-        <v>99.81</v>
+        <v>99.8</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>4.65</v>
+        <v>81.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.65</v>
+        <v>72.38</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>88.74</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>81.56</v>
+        <v>4.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>72.38</v>
+        <v>4.65</v>
       </c>
       <c r="R9" s="4">
-        <v>88.74</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>28.18</v>
+        <v>4.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.75</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>6.22</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.32</v>
+        <v>9.39</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.32</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.8</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.68</v>
+        <v>46.3</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>0.68</v>
+        <v>29.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>23.93</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>80.03</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>2.11</v>
+        <v>41.28</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>13.47</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>32.62</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>8.72</v>
+        <v>0.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>29.9</v>
+        <v>0.68</v>
       </c>
       <c r="Q16" s="4">
-        <v>23.93</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>80.03</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="P17" s="4">
-        <v>7.39</v>
+        <v>8.72</v>
       </c>
       <c r="Q17" s="4">
-        <v>6.62</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>89.65</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>13.52</v>
+        <v>2.11</v>
       </c>
       <c r="Q18" s="4">
-        <v>8.51</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>62.91</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>61</v>
       </c>
       <c r="P19" s="4">
-        <v>547.59</v>
+        <v>7.39</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>6.62</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>89.65</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>117</v>
+        <v>61</v>
       </c>
       <c r="P20" s="4">
-        <v>41.28</v>
+        <v>13.52</v>
       </c>
       <c r="Q20" s="4">
-        <v>13.47</v>
+        <v>8.51</v>
       </c>
       <c r="R20" s="4">
-        <v>32.62</v>
+        <v>62.91</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I21" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J21" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P21" s="4">
-        <v>46.3</v>
+        <v>547.59</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>124</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>839.03</v>