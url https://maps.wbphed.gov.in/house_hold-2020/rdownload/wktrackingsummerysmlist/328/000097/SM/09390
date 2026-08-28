--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,441 +110,441 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Retrofitting works including FHTC at Shubhachandi, Futkibari Including FHTC for Garalbari Zone ¿ II . W/S/S under Jalpaiguri Division , P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000274/2021-2022</t>
   </si>
   <si>
     <t>818/RWS</t>
   </si>
   <si>
     <t>30/11/2021</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
     <t>BISWAJIT BHADURI</t>
   </si>
   <si>
+    <t>REJ, GORALBARI</t>
+  </si>
+  <si>
+    <t>VCH/000908/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-139</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>REJ. GORALBARI PWSS</t>
+  </si>
+  <si>
+    <t>VCH/000913/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-136</t>
+  </si>
+  <si>
+    <t>RANJIT KARMAKAR</t>
+  </si>
+  <si>
+    <t>VCH/000907/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-138</t>
+  </si>
+  <si>
+    <t>Sinking of 3 No. 250 mm x 150 mm x 132 m deep Rig Bored tube well by Reverse Rotary method of drilling for Rejuvenation of Goralbari Piped Water Supply Scheme (I, II, III) under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000061/2022-2023</t>
+  </si>
+  <si>
+    <t>1217/JD</t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
+  </si>
+  <si>
+    <t>25/06/2022</t>
+  </si>
+  <si>
+    <t>JAYANTA GHOSH</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Sapna under the command area of Garalbari Zone-I W/S Scheme under Jalpaiguri Division PHE Dte. (Part-E)</t>
   </si>
   <si>
     <t>ORD/000541/2021-2022</t>
   </si>
   <si>
     <t>545/JD</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>RABINDRANATH DUTTA</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) including Retrofitting at Pradhan Para, Choudhury Para, Haripukuri, Uttar &amp; Dakshin Danga para, Jamuri bari and Camperhat within Garalbari Zone-II W/S Scheme under Jalpaiguri Sadar Block in connection with Jal Sapna under Jalpaiguri Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000515/2021-2022</t>
+  </si>
+  <si>
+    <t>539/JD</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>27/03/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) including Retrofitting at Sarkar Para, along PWD Road, Pranabananda Para, Baruapara, Moulani, Konpakri, Berubari More, Dangapara, Dhapganj etc. within Garalbari Zone-III W/S Scheme under Jalpaiguri Sadar Block in connection with Jal Sapna under Jalpaiguri Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000514/2021-2022</t>
+  </si>
+  <si>
+    <t>538/JD</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>ASIM GUPTA</t>
+  </si>
+  <si>
+    <t>Retrofitting at Barodhighi,CWC Road, Baroghoria, Koharapara and adjacent area within Garalbari Zone-II under Jalpaiguri Sadar Block in connection with Jaldhara/ Jal Sapna under Jalpaiguri Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000238/2022-2023</t>
+  </si>
+  <si>
+    <t>1890/JD</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>22/10/2022</t>
+  </si>
+  <si>
+    <t>MONOJ GHOSH</t>
+  </si>
+  <si>
+    <t>IEP GORALBARI</t>
+  </si>
+  <si>
+    <t>VCH/001204/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-322</t>
+  </si>
+  <si>
+    <t>DREAM CONSTRACTION</t>
+  </si>
+  <si>
+    <t>REPAIRING H/W GORALBARI ZONE -II</t>
+  </si>
+  <si>
+    <t>VCH/001375/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-538</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>ASIT PAUL</t>
+  </si>
+  <si>
+    <t>REPAIRING &amp; MAINTENANCE GORALBARI WSS</t>
+  </si>
+  <si>
+    <t>VCH/001378/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-537</t>
+  </si>
+  <si>
+    <t>PRADIP SAHA</t>
+  </si>
+  <si>
+    <t>IEP GORAL BARI</t>
+  </si>
+  <si>
+    <t>VCH/001205/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-323</t>
+  </si>
+  <si>
+    <t>RAGHU DAS</t>
+  </si>
+  <si>
+    <t>RE OF PUMP HOUSE B-WAAL FOR GORALBARI PWSS</t>
+  </si>
+  <si>
+    <t>VCH/000323/2022-2023</t>
+  </si>
+  <si>
+    <t>bp2022-23</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
     <t>FHTC BHANDANI</t>
   </si>
   <si>
     <t>VCH/000250/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-71</t>
   </si>
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>DULAL CHOUDHURY</t>
   </si>
   <si>
-    <t>IEP GORAL BARI</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/001206/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-319</t>
   </si>
   <si>
     <t>REP OF PUMP HOUSE FOR GORALBARI PWSS</t>
   </si>
   <si>
     <t>VCH/000324/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-128</t>
   </si>
   <si>
     <t>23/08/2022</t>
   </si>
   <si>
-    <t>REJ, GORALBARI</t>
-[...22 lines deleted...]
-  <si>
     <t>REPAIRING &amp; RENOVATION OHR GORALBARI ZONE -II</t>
   </si>
   <si>
     <t>VCH/001376/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-539</t>
   </si>
   <si>
-    <t>31/03/2022</t>
+    <t>FHTC GORALBARI PWSS</t>
+  </si>
+  <si>
+    <t>VCH/000242/2022-2023</t>
+  </si>
+  <si>
+    <t>bp2022-23-52</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
   </si>
   <si>
     <t>VCH/000318/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-127</t>
   </si>
   <si>
-    <t>25/08/2022</t>
-[...49 lines deleted...]
-  <si>
     <t>FHTC GORALBARI ZONE-I</t>
   </si>
   <si>
     <t>VCH/001387/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-548</t>
   </si>
   <si>
     <t>rep. and renovetion of garalbari zone-ii</t>
   </si>
   <si>
     <t>VCH/000045/2022-2023</t>
   </si>
   <si>
     <t>BP-2021-22-17</t>
   </si>
   <si>
-    <t>26/04/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>LDS FHTC AUG BAIKUR PART V</t>
   </si>
   <si>
     <t>VCH/001317/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-438</t>
   </si>
   <si>
     <t>26/03/2022</t>
   </si>
   <si>
     <t>MINTU CHAKRABORTY</t>
   </si>
   <si>
-    <t>VCH/000907/2021-2022</t>
-[...86 lines deleted...]
-    <t>MONOJ GHOSH</t>
+    <t>Supply, Installation, Commissioning (Trial run for 3 months) including testing of 3 Nos. 20.00 cum per hour capacity pressure type IEP with accessories including construction of Blower Rooms (3.60MX3.00M ) Size, concrete platform &amp; drain ...etc for Rejuvenation of Garalbari water supply scheme (for Zone-I, Zone-II &amp; Zone-III) under Jalpaiguri Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000438/2022-2023</t>
+  </si>
+  <si>
+    <t>678/JD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>30/04/2023</t>
+  </si>
+  <si>
+    <t>D. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Rising Main Connections(3 Nos.) including other necessary arrangement for Rejuvenation of Goralbari Piped Water Supply Scheme( Zone-I, Zone-II &amp; Zone-III) under Jalpaiguri Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000491/2022-2023</t>
+  </si>
+  <si>
+    <t>290/RWS</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>BAJRANG ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repair works of O.H.R. Pump Houses and Boundary walls .at Goralbari Zone-III Piped Water Supply Scheme Under Jalpaiguri Division PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000154/2023-2024</t>
+  </si>
+  <si>
+    <t>814/RWS</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>TAPASH MOHANTA</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF GARALBARI PWSS, in the district of Jalpaiguri under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000878/2022-2023</t>
+  </si>
+  <si>
+    <t>342/NMD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>SUMON ELECTRICAL</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for GARALBARI, ZONE-I , T/W III, under MASKALAIBARI CCC, [APPLICATION NO. 4003154244, Reference ID : 403015424]</t>
+  </si>
+  <si>
+    <t>BILL/00588/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/73</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for GARALBARI , T/W III,ZONE-II under NAYABASTI PANDAPARA CCC, [APPLICATION NO. 4003119639, Reference ID : 403023006]</t>
+  </si>
+  <si>
+    <t>BILL/00507/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/56</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for GARALBARI , T/W III,ZONE-III under NAYABASTI PANDAPARA CCC, [APPLICATION NO. 4003132474, Reference ID : 403012261]</t>
+  </si>
+  <si>
+    <t>BILL/00511/2023-2024</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for GARALBARI , T/W III,ZONE-II under NAYABASTI PANDAPARA CCC, [APPLICATION NO. 100000079173, Reference ID : 860270383]</t>
+  </si>
+  <si>
+    <t>BILL/00506/2023-2024</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for GARALBARI , T/W III,ZONE-III under NAYABASTI PANDAPARA CCC, [APPLICATION NO. 100000077688, Reference ID : 860269318]</t>
+  </si>
+  <si>
+    <t>BILL/00510/2023-2024</t>
+  </si>
+  <si>
     <t>Infrastructure Cost for GARALBARI, ZONE-I , T/W III, under MASKALAIBARI CCC, [APPLICATION NO. 100000078007, Reference ID : 860269067]</t>
   </si>
   <si>
     <t>BILL/00589/2023-2024</t>
-  </si>
-[...109 lines deleted...]
-    <t>TAPASH MOHANTA</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Jalpaiguri District in West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1108/NMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -1152,1890 +1152,1890 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>15.82</v>
+        <v>2.66</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.34</v>
+        <v>4.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>3.85</v>
+        <v>3.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.42</v>
+        <v>22.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.88</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.39</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>2.66</v>
+        <v>15.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>4.88</v>
+        <v>29.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I10" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>3.76</v>
+        <v>92.47</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>30.02</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>32.47</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>0.48</v>
+        <v>26.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>26.87</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>14.47</v>
+        <v>3.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>3.85</v>
+        <v>4.35</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="P14" s="4">
-        <v>4.35</v>
+        <v>4.2</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="P15" s="4">
-        <v>4.2</v>
+        <v>3.87</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>14.9</v>
+        <v>0.47</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="P17" s="4">
-        <v>4.35</v>
+        <v>3.34</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>92</v>
+        <v>31</v>
       </c>
       <c r="P18" s="4">
-        <v>78.25</v>
+        <v>3.85</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P19" s="4">
-        <v>3.12</v>
+        <v>0.42</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="P20" s="4">
-        <v>3.87</v>
+        <v>3.76</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="P21" s="4">
-        <v>0.47</v>
+        <v>14.47</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="P22" s="4">
-        <v>22.7</v>
+        <v>0.48</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I23" s="13"/>
-      <c r="J23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>112</v>
+        <v>78</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="P23" s="4">
-        <v>29.32</v>
+        <v>14.9</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I24" s="13"/>
-      <c r="J24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>116</v>
+        <v>79</v>
       </c>
       <c r="P24" s="4">
-        <v>92.47</v>
+        <v>4.35</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P25" s="4">
-        <v>26.94</v>
+        <v>78.25</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="E26" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H26" s="13" t="s">
+      <c r="I26" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K26" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="I26" s="13"/>
-[...1 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="L26" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P26" s="4">
-        <v>23.18</v>
+        <v>53.46</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>31.31</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>58.57</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="I27" s="13"/>
-      <c r="J27" s="13"/>
+      <c r="I27" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K27" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="P27" s="4">
-        <v>0.73</v>
+        <v>5.97</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-      <c r="J28" s="13"/>
+        <v>135</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K28" s="4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="P28" s="4">
-        <v>0.68</v>
+        <v>4.33</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="J29" s="13"/>
+        <v>142</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="P29" s="4">
-        <v>0.68</v>
+        <v>31.97</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>31.87</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>128</v>
+        <v>151</v>
       </c>
       <c r="P30" s="4">
-        <v>2.58</v>
+        <v>0.73</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>128</v>
+        <v>151</v>
       </c>
       <c r="P31" s="4">
-        <v>13.89</v>
+        <v>0.68</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>141</v>
-[...6 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="P32" s="4">
-        <v>53.46</v>
+        <v>0.68</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="N33" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O33" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="O33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>5.97</v>
+        <v>2.58</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>153</v>
-[...6 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L34" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M34" s="4" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="P34" s="4">
-        <v>31.97</v>
+        <v>13.89</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>158</v>
-[...6 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="P35" s="4">
-        <v>4.33</v>
+        <v>23.18</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>163</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>165</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>166</v>
       </c>
@@ -3064,54 +3064,54 @@
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="7" t="s">
         <v>170</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="11"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8">
         <v>1027.92</v>
       </c>
       <c r="P37" s="8">
-        <v>0</v>
+        <v>141.96</v>
       </c>
       <c r="Q37" s="8">
-        <v>0</v>
+        <v>13.81</v>
       </c>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>