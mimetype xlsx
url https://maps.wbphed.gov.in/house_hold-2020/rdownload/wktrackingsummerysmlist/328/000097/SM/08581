--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -176,54 +176,75 @@
   <si>
     <t>23/05/2022</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S BHOWMICK &amp; CO.</t>
   </si>
   <si>
     <t>Construction of Different Components of Supply Of Potable Drinking Water To Red Bank Tea Garden PWSS In Relation With Chaa Sundari Project i.e. T.W, Pump Houses, Water Distribution Network, Rising Main, FHTC etc. i.c.w. Jal Jeevan Mission at Block- Nagrakata under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000589/2023-2024</t>
   </si>
   <si>
     <t>2331/JD</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>01/07/2025</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
+  </si>
+  <si>
+    <t>Laying of Pipe Line &amp; Repairing of FHTC at Red Bank Tea Garden Piped Water Supply Scheme in Banarhat Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000502/2024-2025</t>
+  </si>
+  <si>
+    <t>2396/JD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR BROTHERS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1017,101 +1038,164 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>90.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>35.71</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>39.29</v>
       </c>
       <c r="S7" s="4">
         <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>3.87</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>119.79</v>
+      </c>
+      <c r="P9" s="8">
+        <v>35.71</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>29.81</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>