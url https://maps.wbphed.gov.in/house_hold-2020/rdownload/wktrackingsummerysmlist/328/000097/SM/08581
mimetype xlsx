--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -80,171 +80,171 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JALPAIGURI</t>
   </si>
   <si>
     <t>Dhupguri</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply of potable drinking water to Red Bank Tea Garden in relation with Chaa Sundari Project.</t>
+  </si>
+  <si>
+    <t>SM/08581</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and Trial operation of Electro Mechanical components for water supply scheme at RED BANK TEA GARDEN IN RELATION WITH CHAA SUNDARI PROJECT, Block - DHUPGURI, district Jalpaiguri.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer , Head Quarters , NMD,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000042/2022-2023</t>
+  </si>
+  <si>
+    <t>357/NMD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>M/S BHOWMICK &amp; CO.</t>
+  </si>
+  <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
-    <t>Supply of potable drinking water to Red Bank Tea Garden in relation with Chaa Sundari Project.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Construction of Different Components of Supply Of Potable Drinking Water To Red Bank Tea Garden PWSS In Relation With Chaa Sundari Project i.e. T.W, Pump Houses, Water Distribution Network, Rising Main, FHTC etc. i.c.w. Jal Jeevan Mission at Block- Nagrakata under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000589/2023-2024</t>
+  </si>
+  <si>
+    <t>2331/JD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
+  </si>
+  <si>
+    <t>Laying of Pipe Line &amp; Repairing of FHTC at Red Bank Tea Garden Piped Water Supply Scheme in Banarhat Block under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000502/2024-2025</t>
+  </si>
+  <si>
+    <t>2396/JD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR BROTHERS CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2024-2025</t>
   </si>
   <si>
     <t>2104/JD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for RED BANK TEA GARDEN (CHAA SUNDARI), T/W No. I, under BANARHAT CCC [APPLICATION NO. 4003333225 , Reference ID : 403157470]</t>
+  </si>
+  <si>
+    <t>BILL/02002/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/308</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for RED BANK TEA GARDEN IN RELATION WITH CHAA SUNDARI PROJECT, T/W-II, under BANARHAT CCC APPLICATION NO. 4003418390 Reference ID : 403225711</t>
   </si>
   <si>
     <t>BILL/00367/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/73</t>
   </si>
   <si>
     <t>30/05/2024</t>
-  </si>
-[...79 lines deleted...]
-    <t>M/S SARKAR BROTHERS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -773,385 +773,385 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>3.02</v>
+        <v>12.59</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.64</v>
+        <v>90.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>35.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>39.29</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>5.76</v>
+        <v>3.87</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>12.59</v>
+        <v>3.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>90.89</v>
+        <v>5.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>35.71</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>39.29</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.87</v>
+        <v>3.64</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>119.79</v>