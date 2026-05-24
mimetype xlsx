--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,54 +167,72 @@
   <si>
     <t>"New Service Connection Charge for DHARANIPUR TG IN RELATION WITH CHA SUNDARI PROJECT TW-II " APPLICATION NO.4003435908 Reference ID : 403236934</t>
   </si>
   <si>
     <t>BILL/00447/2024-2025</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Construction of Different Components of Supply Of Potable Drinking Water To Dharanipur Tea Garden PWSS In Relation With Chaa Sundari Project i.e. T.W, Pump Houses, Water Distribution Network, Rising Main, FHTC etc. i.c.w. Jal Jeevan Mission at Block- Nagrakata under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000827/2023-2024</t>
   </si>
   <si>
     <t>2755/JD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>29/10/2025</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
+  </si>
+  <si>
+    <t>Laying distribution system and providing FHTC with other allied works under Jal Jeevan Mission for the adjacent area of Dharanipur Cha Sundari piped W/S scheme at Nagrakata Block under Jalpaiguri Sadar Sub Division P.H.E. Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>255/JSSD</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>ARUP SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1067,101 +1085,164 @@
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>71.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>35.75</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>50.32</v>
       </c>
       <c r="S8" s="4">
         <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P9" s="4">
+        <v>8.59</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>103.03</v>
+      </c>
+      <c r="P10" s="8">
+        <v>35.75</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>34.69</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>