--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -152,87 +152,87 @@
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>"New Service Connection Charge for DHARANIPUR TG IN RELATION WITH CHA SUNDARI PROJECT " APPLICATION NO.4003435519 Reference ID : 403236673</t>
   </si>
   <si>
     <t>BILL/00445/2024-2025</t>
   </si>
   <si>
     <t>"3 P H NEW SERVICE CONNECTION WORK AT DHARANIPUR TG " APPLICATION NO.100000110433 Reference ID : 860302763</t>
   </si>
   <si>
     <t>BILL/00444/2024-2025</t>
   </si>
   <si>
     <t>"New Service Connection Charge for DHARANIPUR TG IN RELATION WITH CHA SUNDARI PROJECT TW-II " APPLICATION NO.4003435908 Reference ID : 403236934</t>
   </si>
   <si>
     <t>BILL/00447/2024-2025</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
+    <t>Laying distribution system and providing FHTC with other allied works under Jal Jeevan Mission for the adjacent area of Dharanipur Cha Sundari piped W/S scheme at Nagrakata Block under Jalpaiguri Sadar Sub Division P.H.E. Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>255/JSSD</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>ARUP SARKAR</t>
+  </si>
+  <si>
     <t>Construction of Different Components of Supply Of Potable Drinking Water To Dharanipur Tea Garden PWSS In Relation With Chaa Sundari Project i.e. T.W, Pump Houses, Water Distribution Network, Rising Main, FHTC etc. i.c.w. Jal Jeevan Mission at Block- Nagrakata under Jalpaiguri Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000827/2023-2024</t>
   </si>
   <si>
     <t>2755/JD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>ARUP SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1082,60 +1082,60 @@
       <c r="H8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>71.04</v>
+        <v>8.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>35.75</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>50.32</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
@@ -1145,60 +1145,60 @@
       <c r="H9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>8.59</v>
+        <v>71.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>35.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>50.32</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>103.03</v>