--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -116,123 +116,123 @@
   <si>
     <t>Supply, installation, commissioning and Trial operation of Electro Mechanical components for water supply scheme at DHARANIPUR TEA GARDEN IN RELATION WITH CHAA SUNDARI PROJECT, Block NAGRAKATA, district Jalpaiguri.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000041/2022-2023</t>
   </si>
   <si>
     <t>356/NMD</t>
   </si>
   <si>
     <t>23/05/2022</t>
   </si>
   <si>
     <t>22/06/2022</t>
   </si>
   <si>
     <t>SUBODH KUMAR BANIK</t>
   </si>
   <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>Construction of Different Components of Supply Of Potable Drinking Water To Dharanipur Tea Garden PWSS In Relation With Chaa Sundari Project i.e. T.W, Pump Houses, Water Distribution Network, Rising Main, FHTC etc. i.c.w. Jal Jeevan Mission at Block- Nagrakata under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000827/2023-2024</t>
+  </si>
+  <si>
+    <t>2755/JD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
+  </si>
+  <si>
+    <t>Laying distribution system and providing FHTC with other allied works under Jal Jeevan Mission for the adjacent area of Dharanipur Cha Sundari piped W/S scheme at Nagrakata Block under Jalpaiguri Sadar Sub Division P.H.E. Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>255/JSSD</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>ARUP SARKAR</t>
+  </si>
+  <si>
+    <t>"New Service Connection Charge for DHARANIPUR TG IN RELATION WITH CHA SUNDARI PROJECT " APPLICATION NO.4003435519 Reference ID : 403236673</t>
+  </si>
+  <si>
+    <t>BILL/00445/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/87</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
     <t>"3 P H NEW SERVICE CONNECTION WORK AT DHARANIPUR TG IN RELATION WITH CHA SUNDARI PROJECT TW-II " APPLICATION NO.100000110436 Reference ID : 860302766</t>
   </si>
   <si>
     <t>BILL/00446/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/87</t>
-[...13 lines deleted...]
-  <si>
     <t>"3 P H NEW SERVICE CONNECTION WORK AT DHARANIPUR TG " APPLICATION NO.100000110433 Reference ID : 860302763</t>
   </si>
   <si>
     <t>BILL/00444/2024-2025</t>
   </si>
   <si>
     <t>"New Service Connection Charge for DHARANIPUR TG IN RELATION WITH CHA SUNDARI PROJECT TW-II " APPLICATION NO.4003435908 Reference ID : 403236934</t>
   </si>
   <si>
     <t>BILL/00447/2024-2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>EFFLUENT AND WATERTREATEMENT ENGINEERS(P) LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,395 +810,395 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.34</v>
+        <v>71.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>35.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>50.32</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.74</v>
+        <v>8.59</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>2.31</v>
+        <v>0.74</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>0.74</v>
+        <v>3.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>8.59</v>
+        <v>2.31</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="P9" s="4">
-        <v>71.04</v>
+        <v>0.74</v>
       </c>
       <c r="Q9" s="4">
-        <v>35.75</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>50.32</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>103.03</v>