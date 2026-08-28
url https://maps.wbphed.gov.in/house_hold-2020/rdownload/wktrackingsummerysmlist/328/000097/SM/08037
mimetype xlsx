--- v0 (2026-01-12)
+++ v1 (2026-08-28)
@@ -101,204 +101,204 @@
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara Jal Sapna for Mahitnagar Piped Water Supply Scheme at Jalpaiguri Block</t>
   </si>
   <si>
     <t>SM/08037</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>FHTC SATHKAYA TG PWSS</t>
   </si>
   <si>
     <t>VCH/000338/2021-2022</t>
   </si>
   <si>
     <t>04/10/2021</t>
   </si>
   <si>
     <t>LOKNATH CONSTRUCTION</t>
   </si>
   <si>
+    <t>NH Road(4 Lane) crossing through underpass at Assam More .i.c.w. FHTC of Mohit Nagar W/S Scheme under Jalpaiguri Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000281/2022-2023</t>
+  </si>
+  <si>
+    <t>646/RWS</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>20/11/2022</t>
+  </si>
+  <si>
+    <t>M/S DEY &amp; ROY CHOUDHURY</t>
+  </si>
+  <si>
+    <t>fhtc matiali bazar</t>
+  </si>
+  <si>
+    <t>VCH/001173/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-233</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>FHTC DABGRAM-II</t>
+  </si>
+  <si>
+    <t>VCH/001256/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-410</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>FHTC BATABARI T.G</t>
+  </si>
+  <si>
+    <t>VCH/001162/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-264</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>PRIYABRATA KARMAKAR</t>
+  </si>
+  <si>
+    <t>FHTC JABRAMALI</t>
+  </si>
+  <si>
+    <t>VCH/001210/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-332</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>SUKES BASU MAJUMDAR</t>
+  </si>
+  <si>
     <t>FHTC CHALAUNI</t>
   </si>
   <si>
     <t>VCH/001161/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-240</t>
   </si>
   <si>
-    <t>22/02/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>BILTU DAS</t>
   </si>
   <si>
-    <t>FHTC JABRAMALI</t>
-[...13 lines deleted...]
-  <si>
     <t>FHTC BHANGARHAT PWSS</t>
   </si>
   <si>
     <t>VCH/001311/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-341</t>
   </si>
   <si>
     <t>03/03/2022</t>
   </si>
   <si>
+    <t>FHTC MOHIT NAGAR</t>
+  </si>
+  <si>
+    <t>VCH/001147/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-252</t>
+  </si>
+  <si>
+    <t>16/02/2022</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR KUNDU</t>
+  </si>
+  <si>
     <t>FHTC DAKSHIN SALBARI PWSS</t>
   </si>
   <si>
     <t>VCH/001259/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-402</t>
   </si>
   <si>
-    <t>23/03/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>NARAYAN SARKAR</t>
   </si>
   <si>
-    <t>FHTC MOHIT NAGAR</t>
-[...13 lines deleted...]
-  <si>
     <t>VCH/001342/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22402</t>
   </si>
   <si>
-    <t>fhtc matiali bazar</t>
-[...11 lines deleted...]
-    <t>M/S DEY &amp; ROY CHOUDHURY</t>
+    <t>FHTC MOHITNAGAR</t>
+  </si>
+  <si>
+    <t>VCH/000087/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-2023-41</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
   </si>
   <si>
     <t>FHTC MOHIT NAGAR PWSS</t>
   </si>
   <si>
     <t>VCH/001392/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-550</t>
   </si>
   <si>
     <t>31/03/2022</t>
-  </si>
-[...49 lines deleted...]
-    <t>20/11/2022</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) at Sebagram In connection with Jaldhara/ Jal Sapna under the command area of Mohit Nagar W/S Scheme under Jalpaiguri Division PHE Dte. (PART-I)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000333/2023-2024</t>
   </si>
   <si>
     <t>1081/RWS</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>Thorough repairing and overhauling of the Iron Elimination Plant (double Unit) at Mohitnagar Water Supply Scheme (H/W Site), under Jalpaiguri Division P.H.E. Dte.</t>
   </si>
@@ -925,114 +925,114 @@
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="P4" s="4">
-        <v>10.56</v>
+        <v>3.86</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="P5" s="4">
-        <v>12.67</v>
+        <v>15.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -1042,567 +1042,567 @@
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>26.16</v>
+        <v>52.17</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>20.51</v>
+        <v>7.52</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>20.15</v>
+        <v>12.67</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>20.51</v>
+        <v>10.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>15.39</v>
+        <v>26.16</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>15.24</v>
+        <v>20.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>7.1</v>
+        <v>20.51</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>52.17</v>
+        <v>20.51</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="P14" s="4">
-        <v>7.52</v>
+        <v>7.1</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="P15" s="4">
-        <v>3.86</v>
+        <v>15.24</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
@@ -1616,51 +1616,51 @@
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="P16" s="4">
         <v>6.68</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
@@ -1677,51 +1677,51 @@
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="P17" s="4">
         <v>5.41</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>