--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -179,126 +179,126 @@
   <si>
     <t>289/JD</t>
   </si>
   <si>
     <t>23/02/2021</t>
   </si>
   <si>
     <t>25/03/2021</t>
   </si>
   <si>
     <t>fhtc chauhaddi</t>
   </si>
   <si>
     <t>VCH/000345/2021-2022</t>
   </si>
   <si>
     <t>05/10/2021</t>
   </si>
   <si>
     <t>VCH/000344/2021-2022</t>
   </si>
   <si>
     <t>06/10/2021</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection in connection with Jal Swapna/ JJM with minor retrofitting works under Rejuvenation of Chauhaddi Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte. (Phase-V)</t>
+  </si>
+  <si>
+    <t>ORD/000093/2022-2023</t>
+  </si>
+  <si>
+    <t>1292/JD</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>29/06/2022</t>
+  </si>
+  <si>
+    <t>FHTC KAMARVITA VILLAGE RAJGANJ BLOCK</t>
+  </si>
+  <si>
+    <t>VCH/001382/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-444</t>
+  </si>
+  <si>
+    <t>26/03/2022</t>
+  </si>
+  <si>
+    <t>BARUN KUMAR DUTTA</t>
+  </si>
+  <si>
     <t>FHTC GORALBARI</t>
   </si>
   <si>
     <t>VCH/001349/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-454</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>SAPTASWA SARKAR</t>
   </si>
   <si>
     <t>HDPE UTTAR ANGRAVASA PWSS</t>
   </si>
   <si>
     <t>VCH/001328/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-461</t>
   </si>
   <si>
     <t>ROY &amp; SARKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>RETRO FITTING WOR FOR GORALBARI ZONE -I</t>
   </si>
   <si>
     <t>VCH/001427/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-455</t>
   </si>
   <si>
-    <t>FHTC KAMARVITA VILLAGE RAJGANJ BLOCK</t>
-[...13 lines deleted...]
-  <si>
     <t>FHTC GORALBARI ZONE - I</t>
   </si>
   <si>
     <t>VCH/001419/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-453</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>29/06/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -850,54 +850,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>23.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.77</v>
+        <v>19.54</v>
       </c>
       <c r="R3" s="4">
-        <v>41.41</v>
+        <v>82.83</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -911,54 +911,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>30.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>22.15</v>
+        <v>44.3</v>
       </c>
       <c r="R4" s="4">
-        <v>73.3</v>
+        <v>146.61</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1177,398 +1177,398 @@
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>2.69</v>
+        <v>1.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>101.85</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>4.89</v>
+        <v>3.63</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>3.67</v>
+        <v>2.69</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>3.63</v>
+        <v>4.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="P13" s="4">
-        <v>3.49</v>
+        <v>3.67</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.69</v>
+        <v>3.49</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>135.02</v>
       </c>
       <c r="P15" s="8">
-        <v>31.92</v>
+        <v>65.57</v>
       </c>
       <c r="Q15" s="8">
-        <v>23.64</v>
+        <v>48.56</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>