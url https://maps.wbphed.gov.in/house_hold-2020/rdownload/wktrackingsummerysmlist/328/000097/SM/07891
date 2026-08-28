--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -164,150 +164,150 @@
   <si>
     <t>28/10/2021</t>
   </si>
   <si>
     <t>27/11/2021</t>
   </si>
   <si>
     <t>ANUP SARKAR</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Swapna under the command area of Purba Magurmari and Paschim Magurmari and Jhar Magurmari village under the command area of Purba Magurmari piped Water Supply Scheme at Dhupguri Block under Jalpaiguri Division, PHE Dte. (Phase-IV)</t>
   </si>
   <si>
     <t>ORD/000266/2021-2022</t>
   </si>
   <si>
     <t>2044/JD</t>
   </si>
   <si>
     <t>07/12/2021</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
   <si>
+    <t>fhtc for purba magurmari pwsws</t>
+  </si>
+  <si>
+    <t>VCH/000461/2021-2022</t>
+  </si>
+  <si>
+    <t>21/10/2021</t>
+  </si>
+  <si>
     <t>fhtc for purba magurmari pwss</t>
   </si>
   <si>
     <t>VCH/000462/2021-2022</t>
   </si>
   <si>
-    <t>21/10/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>MONOJ GHOSH</t>
   </si>
   <si>
     <t>FHTC PURBA MAGURMARI</t>
   </si>
   <si>
     <t>VCH/000793/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-90</t>
   </si>
   <si>
     <t>01/11/2021</t>
   </si>
   <si>
     <t>MANOJ GHOSH</t>
   </si>
   <si>
-    <t>fhtc for purba magurmari pwsws</t>
-[...4 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection in connection with Jal Swapna/ JJM with minor retrofitting works at various mouza under command area of Purba Magurmari Piped Water Supply Scheme under Jalpaiguri Division, PHE Dte. (Phase-V)</t>
   </si>
   <si>
     <t>ORD/000092/2022-2023</t>
   </si>
   <si>
     <t>1291/JD</t>
   </si>
   <si>
     <t>14/06/2022</t>
   </si>
   <si>
     <t>05/07/2022</t>
   </si>
   <si>
+    <t>Laying of Distribution System along with Functional Household Tap Connection (Phase-VI) in connection with Jal Jeevan Mission under Rejuvenation of Purba Magurmari Piped Water Supply Scheme under Jalpaiguri Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000425/2022-2023</t>
+  </si>
+  <si>
+    <t>628/JD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>SANKAR DAS</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main/Direct Boosting Line for The Rejuvenation of Purba Magurmari P.W.S.S and Rejuvenation of Chouhaddi P.W.S.S. along with FHTC(PhaseVII) within the command area of Rejuventaion of Purba Magurmari P.W.S.S. in connection with Jal Jeevan Mission under Jalpaiguri Division,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000397/2023-2024</t>
+  </si>
+  <si>
+    <t>1587/JD</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000074/2024-2025</t>
   </si>
   <si>
     <t>2205/JD</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...37 lines deleted...]
-    <t>SAHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -920,54 +920,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>24.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>71.68</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1089,166 +1089,166 @@
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>16.71</v>
+        <v>17.45</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>16.71</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4"/>
-[...8 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>17.45</v>
+        <v>16.71</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
@@ -1268,267 +1268,267 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P10" s="4">
         <v>4.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>28.93</v>
+        <v>43.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>35.59</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>81.3</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>43.78</v>
+        <v>37.11</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>37.11</v>
+        <v>28.93</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>278.25</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>57.82</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>20.78</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>