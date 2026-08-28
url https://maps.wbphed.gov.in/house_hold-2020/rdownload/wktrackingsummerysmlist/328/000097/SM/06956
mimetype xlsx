--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -128,108 +128,108 @@
   <si>
     <t>16/02/2021</t>
   </si>
   <si>
     <t>PRIYABRATA KARMAKAR</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara /Jal Sapna under the command area of Nayasailya T.G. Area piped Water Supply Scheme at Nagrakata Block under Jalpaiguri Division, PHE Dte. (Phase-III)</t>
   </si>
   <si>
     <t>ORD/000219/2020-2021</t>
   </si>
   <si>
     <t>13/JD</t>
   </si>
   <si>
     <t>04/01/2021</t>
   </si>
   <si>
     <t>18/02/2021</t>
   </si>
   <si>
     <t>GOUTAM DAS</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara /Jal Sapna under the command area of NAYASAILYA T.G. Area piped Water Supply Scheme at Nagrakata Block under Jalpaiguri Division, PHE Dte. (Phase-IV)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer,HQ</t>
+  </si>
+  <si>
+    <t>ORD/000032/2021-2022</t>
+  </si>
+  <si>
+    <t>752/JD</t>
+  </si>
+  <si>
+    <t>13/05/2021</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>GAP ENGINEERS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara /Jal Sapna under the command area of GORALBARI (Zone-I) piped Water Supply Scheme at Jalpaiguri Block under under Jalpaiguri Division, PHE Dte. (PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000223/2020-2021</t>
+  </si>
+  <si>
+    <t>94/JD</t>
+  </si>
+  <si>
+    <t>14/01/2021</t>
+  </si>
+  <si>
+    <t>28/02/2021</t>
+  </si>
+  <si>
+    <t>SAPTASWA SARKAR</t>
+  </si>
+  <si>
     <t>Supply of 1 (one) Maxi Cab with engine capacity less than or equal to 2000 C.C. on hire basis including driver under Office of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. For the use of the Executive Engineer, Jalpaiguri Division, P.H.E. Dte. (with valid Taxi permit). (Vehicle No.-WB76-9978)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000359/2022-2023</t>
   </si>
   <si>
     <t>1415/JD</t>
   </si>
   <si>
     <t>14/07/2022</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>APIKUL ALI</t>
-  </si>
-[...37 lines deleted...]
-    <t>SAPTASWA SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -779,54 +779,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.83</v>
+        <v>9.66</v>
       </c>
       <c r="R3" s="4">
-        <v>99.88</v>
+        <v>199.77</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -838,54 +838,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>26.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>26.12</v>
+        <v>52.25</v>
       </c>
       <c r="R4" s="4">
-        <v>99.63</v>
+        <v>199.26</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -896,211 +896,211 @@
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1.76</v>
+        <v>22.63</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>22.63</v>
+        <v>28</v>
       </c>
       <c r="Q6" s="4">
+        <v>33.18</v>
+      </c>
+      <c r="R6" s="4">
+        <v>118.5</v>
+      </c>
+      <c r="S6" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>28</v>
+        <v>1.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>16.59</v>
+        <v>0.37</v>
       </c>
       <c r="R7" s="4">
-        <v>59.25</v>
+        <v>20.75</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>83.46</v>
       </c>
       <c r="P8" s="8">
-        <v>47.55</v>
+        <v>95.46</v>
       </c>
       <c r="Q8" s="8">
-        <v>56.97</v>
+        <v>114.38</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>