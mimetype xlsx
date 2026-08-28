--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,204 +110,204 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara / Jal Sapna under the command area of Chrarbari Piped Water Supply Scheme at Maynaguri Block under Jalpaiguri Division P.H.E. Dte.( Part-A).</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000107/2020-2021</t>
   </si>
   <si>
     <t>466/RWS</t>
   </si>
   <si>
     <t>15/10/2020</t>
   </si>
   <si>
     <t>14/11/2020</t>
   </si>
   <si>
     <t>M/S.DEY &amp; ROY CHOUDHURY</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara /Jal Sapna for providing drinking water under the command area of Charerbari piped Water Supply Scheme at Maynaguri Block under Jalpaiguri Division, PHE Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000192/2020-2021</t>
+  </si>
+  <si>
+    <t>1552/JD</t>
+  </si>
+  <si>
+    <t>31/12/2020</t>
+  </si>
+  <si>
+    <t>14/02/2021</t>
+  </si>
+  <si>
+    <t>NEW KUNDU ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara /Jal Sapna under the command area of CHARERBARI piped Water Supply Scheme at Maynaguri Block under Jalpaiguri Division, PHE Dte. (PART-B)</t>
   </si>
   <si>
     <t>ORD/000112/2020-2021</t>
   </si>
   <si>
     <t>1284/JD</t>
   </si>
   <si>
     <t>18/11/2020</t>
   </si>
   <si>
     <t>02/01/2021</t>
   </si>
   <si>
     <t>RAGHU DAS</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara /Jal Sapna for providing drinking water under the command area of Charerbari piped Water Supply Scheme at Maynaguri Block under Jalpaiguri Division, PHE Dte. (Part-D)</t>
-[...14 lines deleted...]
-    <t>NEW KUNDU ENTERPRISE</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara /Jal Sapna under the command area of CHRERBARI piped Water Supply Scheme at Maynaguri Block under under Jalpaiguri Division, PHE Dte. (PART-E)</t>
+  </si>
+  <si>
+    <t>ORD/000222/2020-2021</t>
+  </si>
+  <si>
+    <t>100/JD</t>
+  </si>
+  <si>
+    <t>18/01/2021</t>
+  </si>
+  <si>
+    <t>04/03/2021</t>
+  </si>
+  <si>
+    <t>SANKAR DAS</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Sapna for providing drinking water under the command area of Charerbari piped Water Supply Scheme at Maynaguri Block under Jalpaiguri Division, PHE Dte. (PART-C)</t>
+  </si>
+  <si>
+    <t>ORD/000328/2020-2021</t>
+  </si>
+  <si>
+    <t>222/JD</t>
+  </si>
+  <si>
+    <t>12/02/2021</t>
+  </si>
+  <si>
+    <t>29/03/2021</t>
+  </si>
+  <si>
+    <t>M/S DEY &amp; ROY CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara /Jal Sapna under the command area of CHRERBARI piped Water Supply Scheme at Maynaguri Block under under Jalpaiguri Division, PHE Dte. (Part-F)</t>
+  </si>
+  <si>
+    <t>ORD/000227/2020-2021</t>
+  </si>
+  <si>
+    <t>91/JD</t>
+  </si>
+  <si>
+    <t>14/01/2021</t>
+  </si>
+  <si>
+    <t>28/02/2021</t>
+  </si>
+  <si>
+    <t>KAMALESH SEN</t>
   </si>
   <si>
     <t>providing fhtc for charer bari pwss</t>
   </si>
   <si>
     <t>VCH/000316/2021-2022</t>
   </si>
   <si>
     <t>01/10/2021</t>
   </si>
   <si>
+    <t>Restoration work in connection with FHTC works for the habitation of Bideshi Para,Chobarbari, Thonthonerbari and Dakshin Ghutkara under Charerbari W/S/S under Jalpaiguri Division , P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000530/2021-2022</t>
+  </si>
+  <si>
+    <t>176/RWS</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with under the command area of Charerbari Water Supply Scheme at Managuri Block under Jalpaiguri Division, P.H.E. Dte. (PHASE - G)</t>
+  </si>
+  <si>
+    <t>ORD/000285/2022-2023</t>
+  </si>
+  <si>
+    <t>650/RWS</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>FHTC DWARIKAMARI</t>
+  </si>
+  <si>
+    <t>VCH/001362/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-524</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>SUBRATA GOSWAMI</t>
+  </si>
+  <si>
     <t>FHTC CHARERBARI WSS</t>
   </si>
   <si>
     <t>VCH/001295/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-415</t>
   </si>
   <si>
     <t>23/03/2022</t>
-  </si>
-[...97 lines deleted...]
-    <t>10/11/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -857,54 +857,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.42</v>
+        <v>8.84</v>
       </c>
       <c r="R3" s="4">
-        <v>93.87</v>
+        <v>187.75</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -913,610 +913,610 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>15.22</v>
+        <v>27.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>55.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>198.67</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>27.7</v>
+        <v>15.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>27.51</v>
+        <v>14.94</v>
       </c>
       <c r="R5" s="4">
-        <v>99.34</v>
+        <v>98.13</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4"/>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>2.02</v>
+        <v>21.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.59</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.6</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>4.16</v>
+        <v>24.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>46.22</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>8.41</v>
+        <v>20.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>20.58</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.19</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>21.16</v>
+        <v>2.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
-        <v>24.4</v>
+        <v>4.16</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
-        <v>4.16</v>
+        <v>2.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.83</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>75.48</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>20.95</v>
+        <v>8.41</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="P13" s="4">
-        <v>2.42</v>
+        <v>4.16</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>135.33</v>
       </c>
       <c r="P14" s="8">
-        <v>31.93</v>
+        <v>132.08</v>
       </c>
       <c r="Q14" s="8">
-        <v>23.6</v>
+        <v>97.6</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>