--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,81 +92,96 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Jorebunglow Sukiapokhri</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>PWS SCHEME FOR RONGMOOK CEDER TEA GARDEN (PART) &amp; OKAS TEA GARDEN (PART)</t>
   </si>
   <si>
     <t>SM/18648</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>SURFACE WATER BASED RANGMOOK CEDER TEA GARDEN (PART) AND OAKS TEA GARDEN (PART) PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN JOREBUNGLOW SUKHIAPOKHARI BLOCK WITHIN DARJEELING DISTRICT UNDER KURSEONG DIVISION, P.H.E.DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000164/2023-2024</t>
+  </si>
+  <si>
+    <t>912/NKWSMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>M/S. ASHOK KUMAR PERIWAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000109/2023-2024</t>
   </si>
   <si>
     <t>975/NKWSMD</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>SURFACE WATER BASED RANGMOOK CEDER TEA GARDEN (PART) AND OAKS TEA GARDEN (PART) PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN JOREBUNGLOW SUKHIAPOKHARI BLOCK WITHIN DARJEELING DISTRICT UNDER KURSEONG DIVISION, P.H.E.DTE.</t>
-[...14 lines deleted...]
-    <t>M/S. ASHOK KUMAR PERIWAL</t>
+    <t>ADDITIONAL WORK FOR SURFACE WATER BASED RANGMOOK CEDER TEA GARDEN (PART) AND OAKS TEA GARDEN (PART) PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN JOREBUNGLOW SUKHIA POKHARI BLOCK WITHIN DARJEELING DISTRICT UNDER KURSEONG DIVISION, P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000358/2025-2026</t>
+  </si>
+  <si>
+    <t>834/NKWSMD</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>06/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -555,51 +570,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -707,169 +722,228 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>5.24</v>
+        <v>2166.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>253.29</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>11.69</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>2166.21</v>
+        <v>5.24</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P5" s="4">
+        <v>157.85</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>2329.29</v>
+      </c>
+      <c r="P6" s="8">
+        <v>253.29</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>10.87</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>