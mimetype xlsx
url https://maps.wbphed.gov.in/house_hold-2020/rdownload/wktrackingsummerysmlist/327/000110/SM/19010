--- v2 (2026-06-02)
+++ v3 (2026-09-18)
@@ -77,165 +77,165 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
+    <t>Kurseong Division</t>
+  </si>
+  <si>
+    <t>Preparation of piped network supply system which includes route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data and JJM compliant data collection, Preparation and supply of CAD-GIS/ layout of plan of the zone wise Co</t>
+  </si>
+  <si>
+    <t>SM/19010</t>
+  </si>
+  <si>
+    <t>Preparation of DPR in line with the technical requirement of jal jiwan mission in GTA area</t>
+  </si>
+  <si>
+    <t>Assistant Engineer1,Assistant Engineer4</t>
+  </si>
+  <si>
+    <t>Junior Engineer 8,Junior Engineer5</t>
+  </si>
+  <si>
+    <t>ORD/000001/2020-2021</t>
+  </si>
+  <si>
+    <t>136/KD/PHED/GTA</t>
+  </si>
+  <si>
+    <t>26/02/2021</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Resource</t>
+  </si>
+  <si>
+    <t>Formal order for Preparation of DPR for Schemes under Jal Jeevan Mission in West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000082/2021-2022</t>
+  </si>
+  <si>
+    <t>1997/RS</t>
+  </si>
+  <si>
+    <t>03/11/2021</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>NABCONS PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
-    <t>Preparation of piped network supply system which includes route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data and JJM compliant data collection, Preparation and supply of CAD-GIS/ layout of plan of the zone wise Co</t>
-[...4 lines deleted...]
-  <si>
     <t>Preparation of piped network supply system which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data and JJM compliant data collection, l'reparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone-wise Command area of water distribution and transmission network (WD&amp;TN) showing all requisite design (physical) features, Preparation &amp; Submission of DPR booklet of PWSS all complete in consultation with PHED including clearance from SLSSC and SLSSFC including preparation of Bid Document in various uncovered habitations of Jore Bunglow Sukhiapokhri and other blocks of Hills in Darjeeling District Tentative number of DPR-51 Nos</t>
   </si>
   <si>
+    <t>BILL/00506/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-309</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>SAMARTH INFRA TECH SERVICES PVT. LTD.</t>
+  </si>
+  <si>
     <t>BILL/00507/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-310</t>
   </si>
   <si>
-    <t>08/11/2023</t>
-[...35 lines deleted...]
-    <t>RADIANT</t>
+    <t>BILL/00977/2023-2024</t>
+  </si>
+  <si>
+    <t>"BP-2023-24-660</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>BILL/00807/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-516</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
   </si>
   <si>
     <t>BILL/00897/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-595</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>BILL/00100/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-107</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>SAMARTH INFRA TECH SERVICES PRIVATE LIMITED</t>
-  </si>
-[...37 lines deleted...]
-    <t>NABCONS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -760,467 +760,467 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>40.36</v>
+        <v>500</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="13" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>132.52</v>
+        <v>5500</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>158.55</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>2.88</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>500</v>
+        <v>132.52</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="13" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>63.8</v>
+        <v>40.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="13" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>34.15</v>
+        <v>30</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>30</v>
+        <v>23.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="13" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>23.08</v>
+        <v>63.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="13" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>5500</v>
+        <v>34.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>158.55</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>2.88</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>6323.91</v>