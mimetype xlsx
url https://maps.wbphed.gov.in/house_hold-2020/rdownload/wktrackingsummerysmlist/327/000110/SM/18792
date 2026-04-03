--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,65 +180,50 @@
     <t>1349/NKWSMD</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>SUJIT DEB</t>
   </si>
   <si>
     <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 5 (Five) Months, other than G.T.A Area from 01/02/2025 to 30/06/2025. Note: With effect from the date of issuing work order.</t>
   </si>
   <si>
     <t>ORD/000219/2024-2025</t>
   </si>
   <si>
     <t>147/NKWSMD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>30/06/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>23/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +612,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="106.116943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1046,150 +1031,87 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>0.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...20 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>6936.16</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>