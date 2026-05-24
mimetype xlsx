--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -123,68 +123,50 @@
     <t>53/NKWSMD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>PROPOSED PUMPING BASED PIPED WATER SUPPLY SCHEME FOR RAMBI BAZAR DIF UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>ORD/000322/2022-2023</t>
   </si>
   <si>
     <t>2652/NKWSMD</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>KAMAKHAYA CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>YATERI CONSTRUCTIONS,JV OF YAMA CONSTRUCTIONS LLP(LEAD PARTNER),AROGYA ENT &amp; BALAJI CONS.</t>
   </si>
   <si>
     <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 6 (Six) Months, other than G.T.A Area from 01/08/2024 to 31/01/2025. Note: With effect from the date of issuing work order.</t>
   </si>
   <si>
     <t>Assistant Engineer II</t>
   </si>
   <si>
     <t>Junior Engineer I</t>
   </si>
   <si>
     <t>ORD/000118/2024-2025</t>
   </si>
   <si>
     <t>1349/NKWSMD</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>SUJIT DEB</t>
   </si>
@@ -612,73 +594,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -832,286 +814,227 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>179.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>5.55</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>6744.68</v>
+        <v>0.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>222.55</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>0.99</v>
+        <v>0.83</v>
       </c>
       <c r="Q6" s="4">
+        <v>1.97</v>
+      </c>
+      <c r="R6" s="4">
+        <v>238.46</v>
+      </c>
+      <c r="S6" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...41 lines deleted...]
-      <c r="O7" s="4" t="s">
+      <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="P7" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>191.48</v>
+      </c>
+      <c r="P7" s="8">
+        <v>14.15</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>7.39</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>