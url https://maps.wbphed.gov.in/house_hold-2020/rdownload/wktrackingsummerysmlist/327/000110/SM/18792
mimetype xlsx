--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,50 +162,83 @@
     <t>1349/NKWSMD</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>SUJIT DEB</t>
   </si>
   <si>
     <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 5 (Five) Months, other than G.T.A Area from 01/02/2025 to 30/06/2025. Note: With effect from the date of issuing work order.</t>
   </si>
   <si>
     <t>ORD/000219/2024-2025</t>
   </si>
   <si>
     <t>147/NKWSMD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>Surveying, planning, designing, delivery, erection, construction, commissioning and completion in all respect of all CIVIL, ELECTRICAL and MECHANICAL works like Intake,WTP, Raw Water rising main, Clear Water rising main (CWR at WTP to different GLR sites),GLRs,Chlorine cum switch room , Boundary Wall etc. including all allied related and enabling works for WATER SUPPLY SCHEME FOR DARJEELING PULBAZAR PUMPING - III SPRING WATER SUPPLY SCHEME followed by 03 (three) months of Trial Run and subsequent Operation and maintenance of 03 (Three) years.</t>
+  </si>
+  <si>
+    <t>ORD/000107/2024-2025</t>
+  </si>
+  <si>
+    <t>1653/NKWSMD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>16/11/2026</t>
+  </si>
+  <si>
+    <t>YATERI CONSTRUCTIONS,JV OF YAMA CONSTRUCTIONS LLP(LEAD PARTNER),AROGYA ENT &amp; BALAJI CONS.</t>
+  </si>
+  <si>
+    <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 5 (Five) Months, other than G.T.A Area from 01/07/2025 to 30/11/2025. Note: With effect from the date of issuing work order.</t>
+  </si>
+  <si>
+    <t>ORD/000115/2025-2026</t>
+  </si>
+  <si>
+    <t>936/NKWSMD</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,73 +627,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="106.116943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -954,87 +987,209 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>0.83</v>
       </c>
       <c r="Q6" s="4">
         <v>1.97</v>
       </c>
       <c r="R6" s="4">
         <v>238.46</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>6744.68</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>697.2</v>
+      </c>
+      <c r="R7" s="4">
+        <v>10.34</v>
+      </c>
+      <c r="S7" s="4">
+        <v>50</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>6936.99</v>
+      </c>
+      <c r="P9" s="8">
+        <v>711.35</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>10.25</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>