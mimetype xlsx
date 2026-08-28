--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,138 +92,138 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Darjeeling Pulbazar</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>DARJEELING PULBAZAR PUMPING-III PWSS</t>
   </si>
   <si>
     <t>SM/18792</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PROPOSED PUMPING BASED PIPED WATER SUPPLY SCHEME FOR RAMBI BAZAR DIF UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
+  </si>
+  <si>
+    <t>ORD/000322/2022-2023</t>
+  </si>
+  <si>
+    <t>2652/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>KAMAKHAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Surveying, planning, designing, delivery, erection, construction, commissioning and completion in all respect of all CIVIL, ELECTRICAL and MECHANICAL works like Intake,WTP, Raw Water rising main, Clear Water rising main (CWR at WTP to different GLR sites),GLRs,Chlorine cum switch room , Boundary Wall etc. including all allied related and enabling works for WATER SUPPLY SCHEME FOR DARJEELING PULBAZAR PUMPING - III SPRING WATER SUPPLY SCHEME followed by 03 (three) months of Trial Run and subsequent Operation and maintenance of 03 (Three) years.</t>
+  </si>
+  <si>
+    <t>ORD/000107/2024-2025</t>
+  </si>
+  <si>
+    <t>1653/NKWSMD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>16/11/2026</t>
+  </si>
+  <si>
+    <t>YATERI CONSTRUCTIONS,JV OF YAMA CONSTRUCTIONS LLP(LEAD PARTNER),AROGYA ENT &amp; BALAJI CONS.</t>
+  </si>
+  <si>
+    <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 6 (Six) Months, other than G.T.A Area from 01/08/2024 to 31/01/2025. Note: With effect from the date of issuing work order.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000118/2024-2025</t>
+  </si>
+  <si>
+    <t>1349/NKWSMD</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>SUJIT DEB</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000129/2023-2024</t>
   </si>
   <si>
     <t>53/NKWSMD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>PROPOSED PUMPING BASED PIPED WATER SUPPLY SCHEME FOR RAMBI BAZAR DIF UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
-[...40 lines deleted...]
-  <si>
     <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 5 (Five) Months, other than G.T.A Area from 01/02/2025 to 30/06/2025. Note: With effect from the date of issuing work order.</t>
   </si>
   <si>
     <t>ORD/000219/2024-2025</t>
   </si>
   <si>
     <t>147/NKWSMD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>30/06/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>YATERI CONSTRUCTIONS,JV OF YAMA CONSTRUCTIONS LLP(LEAD PARTNER),AROGYA ENT &amp; BALAJI CONS.</t>
   </si>
   <si>
     <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 5 (Five) Months, other than G.T.A Area from 01/07/2025 to 30/11/2025. Note: With effect from the date of issuing work order.</t>
   </si>
   <si>
     <t>ORD/000115/2025-2026</t>
   </si>
   <si>
     <t>936/NKWSMD</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>23/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -779,404 +779,404 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>9.98</v>
+        <v>179.69</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>179.69</v>
+        <v>6744.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.98</v>
+        <v>697.2</v>
       </c>
       <c r="R4" s="4">
-        <v>5.55</v>
+        <v>10.34</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.99</v>
       </c>
       <c r="Q5" s="4">
         <v>2.2</v>
       </c>
       <c r="R5" s="4">
         <v>222.55</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.83</v>
+        <v>9.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.97</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>238.46</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>6744.68</v>
+        <v>0.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>697.2</v>
+        <v>1.97</v>
       </c>
       <c r="R7" s="4">
-        <v>10.34</v>
+        <v>238.46</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
         <v>0.83</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>6936.99</v>
       </c>
       <c r="P9" s="8">
-        <v>711.35</v>
+        <v>701.37</v>
       </c>
       <c r="Q9" s="8">
-        <v>10.25</v>
+        <v>10.11</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>