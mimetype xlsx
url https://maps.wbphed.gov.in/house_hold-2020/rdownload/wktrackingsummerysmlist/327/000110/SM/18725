--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,105 +92,105 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Darjeeling Pulbazar</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>BADAMTAM TEA GARDEN PWSS</t>
   </si>
   <si>
     <t>SM/18725</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME FOR BADAMTAM TEA GARDEN PWSS IN PULBAZAR BLOCK UNDER DARJEELING DISTRICT.</t>
+  </si>
+  <si>
+    <t>ORD/000184/2023-2024</t>
+  </si>
+  <si>
+    <t>947/NKWSMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>09/11/2025</t>
+  </si>
+  <si>
+    <t>ASHIRWAD CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000270/2023-2024</t>
+  </si>
+  <si>
+    <t>1590/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>MANOMITA CIVIL ENGINEERING CONSULTANCY PVT LTD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000104/2023-2024</t>
   </si>
   <si>
     <t>966/NKWSMD</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...40 lines deleted...]
-    <t>MANOMITA CIVIL ENGINEERING CONSULTANCY PVT LTD</t>
   </si>
   <si>
     <t>ADDITIONAL WORK FOR BADAMTAM TEA GARDEN PIPED WATER SUPPLY SCHEME UNDER BLOCK: DARJEELING PULBAZAR DISTRICT DARJEELNG UNDER DARJEELING DIVISION PHED GTA.</t>
   </si>
   <si>
     <t>ORD/000054/2025-2026</t>
   </si>
   <si>
     <t>817/NKWSMD</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>03/09/2025</t>
   </si>
   <si>
     <t>ASHIRWAD CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -749,188 +749,188 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>6.07</v>
+        <v>1087.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>574.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>52.85</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1087.52</v>
+        <v>0.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>6.07</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
@@ -973,54 +973,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>1123.59</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>574.76</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>51.15</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>