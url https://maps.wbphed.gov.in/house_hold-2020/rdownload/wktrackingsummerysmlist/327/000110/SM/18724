--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,96 +92,96 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Rangli Rangliot</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>TUKDAH, LAPCHU KHASMAHAL &amp; LAPCHU TEA GARDEN PWSS</t>
   </si>
   <si>
     <t>SM/18724</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME FOR TUKDAH,LAPCHU KHASMAHAL &amp; LAPCHU TEA GARDEN PIPED WATER SUPPLY SCHEME IN RANGLI RANGLIOT BLOCK UNDER DARJEELING DISTRICT.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2023-2024</t>
+  </si>
+  <si>
+    <t>935/NKWSMD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
+  </si>
+  <si>
+    <t>THUPDEN BHUTIA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000099/2023-2024</t>
   </si>
   <si>
     <t>962/NKWSMD</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>ADDITIONAL WORK FOR WATER SUPPLY SCHEME FOR TUKDAH, LAPCHU KHASMAHAL &amp; LAPCHU TEA GARDEN PIPED WATER SUPPLY SCHEME IN RANGLI RANGLIOT BLOCK UNDER DARJEELING DISTRICT.</t>
   </si>
   <si>
-    <t>ORD/000148/2024-2025</t>
-[...26 lines deleted...]
-    <t>15/08/2024</t>
+    <t>ORD/000365/2025-2026</t>
+  </si>
+  <si>
+    <t>726/NKWSMD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>17/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -589,51 +589,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -722,116 +722,116 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>8.29</v>
+        <v>1654.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>586.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>35.44</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>117.43</v>
+        <v>8.29</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
@@ -843,94 +843,94 @@
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>1654.3</v>
+        <v>117.43</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>1780.02</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>586.32</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>32.94</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>