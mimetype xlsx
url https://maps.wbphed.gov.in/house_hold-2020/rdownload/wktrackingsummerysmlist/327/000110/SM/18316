--- v2 (2026-03-03)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,50 +162,65 @@
     <t>29/12/2023</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>WATER SUPPLY SCHEME FOR HUM TUKDAH KHASMAHAL PIPED WATER SUPPLY SCHEME IN RANGLI RANGLIOT BLOCK UNDER DARJEELING DISTRICT.</t>
   </si>
   <si>
     <t>ORD/000076/2023-2024</t>
   </si>
   <si>
     <t>674/NKWSMD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>08/12/2024</t>
   </si>
   <si>
     <t>RAMESH AGARWAL</t>
+  </si>
+  <si>
+    <t>ADDITIONAL WORK FOR HUM TUKDAH KHASMAHAL PIPED WATER SUPPLY SCHEME UNDER TAKDAH G.P. BLOCK: RANGLI RANGLIOT, DISTRICT-DARJEELING.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2025-2026</t>
+  </si>
+  <si>
+    <t>518/NKWSMD</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -936,101 +951,160 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>1210.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>951.07</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>78.55</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="7"/>
-[...15 lines deleted...]
-      <c r="P7" s="8">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P7" s="4">
+        <v>218</v>
+      </c>
+      <c r="Q7" s="4">
         <v>0</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="4">
         <v>0</v>
       </c>
-      <c r="R7" s="8"/>
-      <c r="S7" s="8"/>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>1448.11</v>
+      </c>
+      <c r="P8" s="8">
+        <v>951.07</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>65.68</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>