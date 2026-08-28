--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,120 +92,120 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Rangli Rangliot</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>HUM TUKDAH KHASMAHAL PWSS</t>
   </si>
   <si>
     <t>SM/18316</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME FOR HUM TUKDAH KHASMAHAL PIPED WATER SUPPLY SCHEME IN RANGLI RANGLIOT BLOCK UNDER DARJEELING DISTRICT.</t>
+  </si>
+  <si>
+    <t>ORD/000076/2023-2024</t>
+  </si>
+  <si>
+    <t>674/NKWSMD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
+  </si>
+  <si>
+    <t>RAMESH AGARWAL</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000275/2023-2024</t>
+  </si>
+  <si>
+    <t>1595/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2023-2024</t>
   </si>
   <si>
     <t>760/NKWSMD</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>SOIL TESTING FOR WATER STORAGE STRUCTURE (1) BIJANBARI PIPED WATER SUPPLY SCHEME.(2) DANGIA PIPED WATER SUPPLY SCHEME (3) NAMLA BUSTY PIPED WATER SUPPLY SCHEME (4) LAMAGAON PIPED WATER SUPPLY SCHEME (5) PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME (6) HUM TUKDAH KHASMAHAL PWSS (7) MANEDARA PIPED WATER SUPPLY SCHEME (8) SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme (9) TODAY TANGTA KHASMAHAL PWSS (10) UPPER FAGU PIPED WATER SUPPLY SCHEME. (11) PATEN GODAK KHASMAHAL PWSS (12) SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME. (13) LODHAMA PIPED WATER SUPPLY SCHEME. (14) TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme FOR PWSS, DARJEELING, GTA</t>
   </si>
   <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
-  </si>
-[...40 lines deleted...]
-    <t>RAMESH AGARWAL</t>
   </si>
   <si>
     <t>ADDITIONAL WORK FOR HUM TUKDAH KHASMAHAL PIPED WATER SUPPLY SCHEME UNDER TAKDAH G.P. BLOCK: RANGLI RANGLIOT, DISTRICT-DARJEELING.</t>
   </si>
   <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>518/NKWSMD</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -761,294 +761,294 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>9.95</v>
+        <v>1210.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>951.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.55</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>8.4</v>
+        <v>0.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>9.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>1210.81</v>
+        <v>8.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>951.07</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>78.55</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>218</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>