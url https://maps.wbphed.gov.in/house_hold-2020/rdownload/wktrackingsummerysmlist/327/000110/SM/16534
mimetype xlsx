--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,50 +132,65 @@
     <t>29/12/2023</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>AUGMENTATION OF LEFT OUT HABITATION OF CART ROAD GHAYABARI-II G.P. UNDER KURSEONG BLOCK UNDER DARJEELING DISTRICT.</t>
   </si>
   <si>
     <t>ORD/000008/2025-2026</t>
   </si>
   <si>
     <t>494/NKWSMD</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>SHAKTI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>WATER SUPPLY SCHEME FOR LIZZIPUR TEA GARDEN PIPED WATER SUPPLY SCHEME IN KURSEONG BLOCK UNDER DARJEELING DISTRICT.</t>
+  </si>
+  <si>
+    <t>ORD/000229/2023-2024</t>
+  </si>
+  <si>
+    <t>1291/NKWSMD</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,51 +579,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -802,87 +817,146 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>93.45</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" s="4">
+        <v>1461.53</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>1555.56</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>