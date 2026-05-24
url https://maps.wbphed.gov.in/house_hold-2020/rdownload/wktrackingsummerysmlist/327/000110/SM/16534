--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -862,88 +862,88 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>1461.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>831.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>56.9</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>1555.56</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>831.64</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>53.46</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>