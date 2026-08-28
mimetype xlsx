--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,105 +92,105 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Kurseong</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>PROJECT REPORT FOR WATER SUPPLY SCHEME FOR LIZZIEPUR TEA GARDEN PWSS IN KURSEONG BLOCK UNDER DARJEELING DISTRICT.</t>
   </si>
   <si>
     <t>SM/16534</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME FOR LIZZIPUR TEA GARDEN PIPED WATER SUPPLY SCHEME IN KURSEONG BLOCK UNDER DARJEELING DISTRICT.</t>
+  </si>
+  <si>
+    <t>ORD/000229/2023-2024</t>
+  </si>
+  <si>
+    <t>1291/NKWSMD</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>SHAKTI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of Re-draft of proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 03 (three) number of scheme under JJM (Jal Jeevan Mission).</t>
   </si>
   <si>
     <t>Assistant Engineer I</t>
   </si>
   <si>
     <t>Junior Engineer IV</t>
   </si>
   <si>
     <t>ORD/000274/2023-2024</t>
   </si>
   <si>
     <t>1594/NKWSMD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>AUGMENTATION OF LEFT OUT HABITATION OF CART ROAD GHAYABARI-II G.P. UNDER KURSEONG BLOCK UNDER DARJEELING DISTRICT.</t>
   </si>
   <si>
     <t>ORD/000008/2025-2026</t>
   </si>
   <si>
     <t>494/NKWSMD</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>06/10/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>16/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -719,200 +719,200 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>0.57</v>
+        <v>1461.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>831.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>56.9</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>93.45</v>
+        <v>0.57</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>1461.53</v>
+        <v>93.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>831.64</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>56.9</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>1555.56</v>