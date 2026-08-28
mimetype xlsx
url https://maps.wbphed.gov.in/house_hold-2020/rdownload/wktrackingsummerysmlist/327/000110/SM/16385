--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,96 +92,96 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Rangli Rangliot</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/16385</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME FOR SORIANG KHASMAHAL &amp; TAKLING BUSTY PIPED WATER SUPPLY SCHEME UNDER BLOCK- RANGLI RANGLIONT ; DISTRICT- DARJEELING.</t>
+  </si>
+  <si>
+    <t>ORD/000077/2023-2024</t>
+  </si>
+  <si>
+    <t>676/NKWSMD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
+  </si>
+  <si>
+    <t>SRINIWAS AGARWAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000066/2023-2024</t>
   </si>
   <si>
     <t>761/NKWSMD</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>SOIL TESTING FOR WATER STORAGE STRUCTURE (1) BIJANBARI PIPED WATER SUPPLY SCHEME.(2) DANGIA PIPED WATER SUPPLY SCHEME (3) NAMLA BUSTY PIPED WATER SUPPLY SCHEME (4) LAMAGAON PIPED WATER SUPPLY SCHEME (5) PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME (6) HUM TUKDAH KHASMAHAL PWSS (7) MANEDARA PIPED WATER SUPPLY SCHEME (8) SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme (9) TODAY TANGTA KHASMAHAL PWSS (10) UPPER FAGU PIPED WATER SUPPLY SCHEME. (11) PATEN GODAK KHASMAHAL PWSS (12) SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME. (13) LODHAMA PIPED WATER SUPPLY SCHEME. (14) TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme FOR PWSS, DARJEELING, GTA</t>
   </si>
   <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
-  </si>
-[...16 lines deleted...]
-    <t>SRINIWAS AGARWAL</t>
   </si>
   <si>
     <t>Augmentation with new source with laying of HDPE pipes for Soring Khasmahal Piped Water Supply Scheme under Rangli Rangliot Block District Darjeeling.</t>
   </si>
   <si>
     <t>ORD/000323/2023-2024</t>
   </si>
   <si>
     <t>720/NKWSMD</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -737,274 +737,274 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.74</v>
+        <v>531.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>393.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.16</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>8.4</v>
+        <v>2.74</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>531.05</v>
+        <v>8.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>22.64</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>564.83</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>393.81</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>69.72</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>