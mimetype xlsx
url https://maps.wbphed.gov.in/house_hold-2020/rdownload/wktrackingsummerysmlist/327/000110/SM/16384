--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -122,81 +122,66 @@
   <si>
     <t>323/NKWSMD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>SOIL TESTING FOR WATER STORAGE STRUCTURE (1) BIJANBARI PIPED WATER SUPPLY SCHEME.(2) DANGIA PIPED WATER SUPPLY SCHEME (3) NAMLA BUSTY PIPED WATER SUPPLY SCHEME (4) LAMAGAON PIPED WATER SUPPLY SCHEME (5) PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME (6) HUM TUKDAH KHASMAHAL PWSS (7) MANEDARA PIPED WATER SUPPLY SCHEME (8) SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme (9) TODAY TANGTA KHASMAHAL PWSS (10) UPPER FAGU PIPED WATER SUPPLY SCHEME. (11) PATEN GODAK KHASMAHAL PWSS (12) SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME. (13) LODHAMA PIPED WATER SUPPLY SCHEME. (14) TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme FOR PWSS, DARJEELING, GTA</t>
   </si>
   <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
   </si>
   <si>
-    <t>WATER SUPPLY SCHEME FOR TAKLING KHASMAHAL &amp; CHHOTA MUNGWA PIPED WATER SUPPLY SCHEME UNDER BLOCK- RANGLI RANGLIONT, DISTRICT-DARJEELING.</t>
-[...11 lines deleted...]
-    <t>31/01/2026</t>
+    <t>ADDITIONAL WORK FOR WATER SUPPLY SCHEME FOR TAKLING KHASMAHAL PIPED WATER SUPPLY SCHEME IN RANGLI RANGLIOT BLOCK UNDER DARJEELING DISTRICT.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2025-2026</t>
+  </si>
+  <si>
+    <t>631/NKWSMD</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
   </si>
   <si>
     <t>SRINIWAS AGARWAL</t>
-  </si>
-[...13 lines deleted...]
-    <t>04/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -585,51 +570,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -861,163 +846,104 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>532.39</v>
+        <v>12.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...20 lines deleted...]
-      <c r="H6" s="13" t="s">
+      <c r="A6" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-[...27 lines deleted...]
-      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>23.64</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>