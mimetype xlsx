--- v2 (2026-04-03)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -138,50 +138,65 @@
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
   </si>
   <si>
     <t>ADDITIONAL WORK FOR WATER SUPPLY SCHEME FOR TAKLING KHASMAHAL PIPED WATER SUPPLY SCHEME IN RANGLI RANGLIOT BLOCK UNDER DARJEELING DISTRICT.</t>
   </si>
   <si>
     <t>ORD/000031/2025-2026</t>
   </si>
   <si>
     <t>631/NKWSMD</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>SRINIWAS AGARWAL</t>
+  </si>
+  <si>
+    <t>WATER SUPPLY SCHEME FOR TAKLING KHASMAHAL &amp; CHHOTA MUNGWA PIPED WATER SUPPLY SCHEME UNDER BLOCK- RANGLI RANGLIONT, DISTRICT-DARJEELING.</t>
+  </si>
+  <si>
+    <t>ORD/000049/2023-2024</t>
+  </si>
+  <si>
+    <t>304/NKWSMD</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -570,51 +585,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -863,87 +878,146 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>12.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P6" s="4">
+        <v>532.39</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>393.55</v>
+      </c>
+      <c r="R6" s="4">
+        <v>73.92</v>
+      </c>
+      <c r="S6" s="4">
+        <v>90</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>556.03</v>
+      </c>
+      <c r="P7" s="8">
+        <v>393.55</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>70.78</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>