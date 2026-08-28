--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,111 +92,111 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Rangli Rangliot</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/16384</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME FOR TAKLING KHASMAHAL &amp; CHHOTA MUNGWA PIPED WATER SUPPLY SCHEME UNDER BLOCK- RANGLI RANGLIONT, DISTRICT-DARJEELING.</t>
+  </si>
+  <si>
+    <t>ORD/000049/2023-2024</t>
+  </si>
+  <si>
+    <t>304/NKWSMD</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
+    <t>SRINIWAS AGARWAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2023-2024</t>
   </si>
   <si>
     <t>323/NKWSMD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>SOIL TESTING FOR WATER STORAGE STRUCTURE (1) BIJANBARI PIPED WATER SUPPLY SCHEME.(2) DANGIA PIPED WATER SUPPLY SCHEME (3) NAMLA BUSTY PIPED WATER SUPPLY SCHEME (4) LAMAGAON PIPED WATER SUPPLY SCHEME (5) PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME (6) HUM TUKDAH KHASMAHAL PWSS (7) MANEDARA PIPED WATER SUPPLY SCHEME (8) SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme (9) TODAY TANGTA KHASMAHAL PWSS (10) UPPER FAGU PIPED WATER SUPPLY SCHEME. (11) PATEN GODAK KHASMAHAL PWSS (12) SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME. (13) LODHAMA PIPED WATER SUPPLY SCHEME. (14) TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme FOR PWSS, DARJEELING, GTA</t>
   </si>
   <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
   </si>
   <si>
     <t>ADDITIONAL WORK FOR WATER SUPPLY SCHEME FOR TAKLING KHASMAHAL PIPED WATER SUPPLY SCHEME IN RANGLI RANGLIOT BLOCK UNDER DARJEELING DISTRICT.</t>
   </si>
   <si>
     <t>ORD/000031/2025-2026</t>
   </si>
   <si>
     <t>631/NKWSMD</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>04/07/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>31/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -737,175 +737,175 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.37</v>
+        <v>532.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>393.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.92</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>8.4</v>
+        <v>2.37</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>12.88</v>
+        <v>8.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
@@ -917,63 +917,63 @@
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>532.39</v>
+        <v>12.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>393.55</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>73.92</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>556.03</v>