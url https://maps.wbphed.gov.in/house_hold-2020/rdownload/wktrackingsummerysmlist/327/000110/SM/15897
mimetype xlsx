--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,96 +92,96 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Rangli Rangliot</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15897</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Water Supply Scheme for Pubong Khasmahal Piped Water Supply Scheme In Rangli Rangliot Block Under Darjeeling District.</t>
+  </si>
+  <si>
+    <t>ORD/000056/2023-2024</t>
+  </si>
+  <si>
+    <t>411/NKWSMD</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>25/08/2024</t>
+  </si>
+  <si>
+    <t>RAMESH AGARWAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000050/2023-2024</t>
   </si>
   <si>
     <t>445/NKWSMD</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>SOIL TESTING FOR WATER STORAGE STRUCTURE (1) BIJANBARI PIPED WATER SUPPLY SCHEME.(2) DANGIA PIPED WATER SUPPLY SCHEME (3) NAMLA BUSTY PIPED WATER SUPPLY SCHEME (4) LAMAGAON PIPED WATER SUPPLY SCHEME (5) PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME (6) HUM TUKDAH KHASMAHAL PWSS (7) MANEDARA PIPED WATER SUPPLY SCHEME (8) SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme (9) TODAY TANGTA KHASMAHAL PWSS (10) UPPER FAGU PIPED WATER SUPPLY SCHEME. (11) PATEN GODAK KHASMAHAL PWSS (12) SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME. (13) LODHAMA PIPED WATER SUPPLY SCHEME. (14) TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme FOR PWSS, DARJEELING, GTA</t>
   </si>
   <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
-  </si>
-[...16 lines deleted...]
-    <t>RAMESH AGARWAL</t>
   </si>
   <si>
     <t>Additional work for Water supply Pubong Khasmahal Piped Water Supply Scheme Block Rangli-Rangliot District: Darjeeling.</t>
   </si>
   <si>
     <t>ORD/000003/2024-2025</t>
   </si>
   <si>
     <t>967/NKWSMD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>Gravity Based Water Supply Scheme For Pubong Thulokhola under JAL JEEWAN MISSION under RR Block, District- Darjeeling Detail - (SW No. : SW/140500/2023)</t>
   </si>
   <si>
     <t>BILL/00394/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-285</t>
   </si>
@@ -752,240 +752,240 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.46</v>
+        <v>513.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>483.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.26</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>8.4</v>
+        <v>3.46</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>513.34</v>
+        <v>8.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>14.12</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.27</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.98</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1031,54 +1031,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>543.68</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>497.16</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>91.44</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>