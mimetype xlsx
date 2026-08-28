--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,144 +92,144 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Darjeeling Pulbazar</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>DANGIA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15896</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME FOR DANGIA PIPED WATER SUPPLY SCHEME IN PULBAZAR BLOCK UNDER DARJEELING DISTRICT.</t>
+  </si>
+  <si>
+    <t>ORD/000033/2023-2024</t>
+  </si>
+  <si>
+    <t>183/NKWSMD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>HARI PRASAD CHETTRI</t>
+  </si>
+  <si>
+    <t>(CONTINUATION) ADDITIONAL ENGAGEMENT OF 01 (ONE) NUMBER COMPUTER OPERATOR (GRADUATE WITH CERTIFICATE IN COMPUTER APPLICATION) FOR THE WORKS RELATED TO JAL JEEVAN MISSION / JAL SWAPNO AT THE OFFICE OF THE SUPERINTENDING ENGINEER, GTA-CIRCLE, PUBLIC HEALTH ENGINEERING DIRECTORATE FROM 01.01.2024 TO 30.04.2024.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000258/2023-2024</t>
+  </si>
+  <si>
+    <t>1576/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>QRT SECURITY AND MANPOWER SERVICE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000012/2023-2024</t>
   </si>
   <si>
     <t>209/NKWSMD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>SOIL TESTING FOR WATER STORAGE STRUCTURE (1) BIJANBARI PIPED WATER SUPPLY SCHEME.(2) DANGIA PIPED WATER SUPPLY SCHEME (3) NAMLA BUSTY PIPED WATER SUPPLY SCHEME (4) LAMAGAON PIPED WATER SUPPLY SCHEME (5) PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME (6) HUM TUKDAH KHASMAHAL PWSS (7) MANEDARA PIPED WATER SUPPLY SCHEME (8) SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme (9) TODAY TANGTA KHASMAHAL PWSS (10) UPPER FAGU PIPED WATER SUPPLY SCHEME. (11) PATEN GODAK KHASMAHAL PWSS (12) SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME. (13) LODHAMA PIPED WATER SUPPLY SCHEME. (14) TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme FOR PWSS, DARJEELING, GTA</t>
   </si>
   <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection under Jal Jeevan Mission for Balance Household at upper Kolbong in connection with Dangia under Darjeeling Division, P.H.E-G.T.A.</t>
   </si>
   <si>
     <t>ORD/000246/2023-2024</t>
   </si>
   <si>
     <t>164/NKWSMD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>TULSI NIROLA</t>
   </si>
   <si>
-    <t>(CONTINUATION) ADDITIONAL ENGAGEMENT OF 01 (ONE) NUMBER COMPUTER OPERATOR (GRADUATE WITH CERTIFICATE IN COMPUTER APPLICATION) FOR THE WORKS RELATED TO JAL JEEVAN MISSION / JAL SWAPNO AT THE OFFICE OF THE SUPERINTENDING ENGINEER, GTA-CIRCLE, PUBLIC HEALTH ENGINEERING DIRECTORATE FROM 01.01.2024 TO 30.04.2024.</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000130/2023-2024</t>
   </si>
   <si>
     <t>163/NKWSMD</t>
-  </si>
-[...16 lines deleted...]
-    <t>HARI PRASAD CHETTRI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -770,396 +770,396 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.98</v>
+        <v>480.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>112.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.5</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>8.4</v>
+        <v>0.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>23.65</v>
+        <v>2.98</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>0.79</v>
+        <v>8.4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>0.22</v>
+        <v>23.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>23.26</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.33</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>480.88</v>
+        <v>0.22</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>516.93</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>137.03</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>26.51</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>