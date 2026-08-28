--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,132 +92,132 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Rangli Rangliot</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>MANEDARA PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/15885</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PROPOSED PUMPING BASED PIPED WATER SUPPLY SCHEME FOR RAMBI BAZAR DIF UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
+  </si>
+  <si>
+    <t>ORD/000322/2022-2023</t>
+  </si>
+  <si>
+    <t>2652/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>KAMAKHAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>WATER SUPPLY SCHEME FOR MANEDARA PIPED WATER SUPPLY SCHEME RANGLI RANGLIOT BLOCK UNDER DARJEELING DISTRICT.</t>
+  </si>
+  <si>
+    <t>ORD/000063/2023-2024</t>
+  </si>
+  <si>
+    <t>437/NKWSMD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>ALLIED INSTRUMENTS</t>
+  </si>
+  <si>
     <t>SOIL TESTING FOR WATER STORAGE STRUCTURE (1) BIJANBARI PIPED WATER SUPPLY SCHEME.(2) DANGIA PIPED WATER SUPPLY SCHEME (3) NAMLA BUSTY PIPED WATER SUPPLY SCHEME (4) LAMAGAON PIPED WATER SUPPLY SCHEME (5) PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME (6) HUM TUKDAH KHASMAHAL PWSS (7) MANEDARA PIPED WATER SUPPLY SCHEME (8) SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme (9) TODAY TANGTA KHASMAHAL PWSS (10) UPPER FAGU PIPED WATER SUPPLY SCHEME. (11) PATEN GODAK KHASMAHAL PWSS (12) SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME. (13) LODHAMA PIPED WATER SUPPLY SCHEME. (14) TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme FOR PWSS, DARJEELING, GTA</t>
   </si>
   <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
   </si>
   <si>
-    <t>WATER SUPPLY SCHEME FOR MANEDARA PIPED WATER SUPPLY SCHEME RANGLI RANGLIOT BLOCK UNDER DARJEELING DISTRICT.</t>
-[...14 lines deleted...]
-    <t>ALLIED INSTRUMENTS</t>
+    <t>Augmentation with new source with laying of HDPE pipes for Soring Khasmahal Piped Water Supply Scheme under Rangli Rangliot Block District Darjeeling.</t>
+  </si>
+  <si>
+    <t>ORD/000323/2023-2024</t>
+  </si>
+  <si>
+    <t>720/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>SRINIWAS AGARWAL</t>
   </si>
   <si>
     <t>Additional estimate for water supply scheme for Manedara piped water supply scheme in Rangli-Rangliot Block under Darjeeling District. (SM/15885)</t>
   </si>
   <si>
     <t>ORD/000017/2024-2025</t>
   </si>
   <si>
     <t>981/NKWSMD</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>17/08/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>SRINIWAS AGARWAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -758,333 +758,333 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>8.4</v>
+        <v>179.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>413.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>268.41</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>64.98</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>13.06</v>
+        <v>8.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>179.69</v>
+        <v>22.64</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
-        <v>22.64</v>
+        <v>13.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.65</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>636.85</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>282.65</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>