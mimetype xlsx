--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,129 +92,129 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Darjeeling Pulbazar</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>NAMLA BUSTY PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/15878</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME FOR NAMLA TEA GARDEN PIPED WATER SUPPLY SCHEME IN DARJEELING PULBAZAR BLOCK UNDER DARJEELING DISTRICT.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2023-2024</t>
+  </si>
+  <si>
+    <t>119/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>SAGARMATHA CONSTRUCTION CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>152/NKWSMD</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>SOIL TESTING FOR WATER STORAGE STRUCTURE (1) BIJANBARI PIPED WATER SUPPLY SCHEME.(2) DANGIA PIPED WATER SUPPLY SCHEME (3) NAMLA BUSTY PIPED WATER SUPPLY SCHEME (4) LAMAGAON PIPED WATER SUPPLY SCHEME (5) PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME (6) HUM TUKDAH KHASMAHAL PWSS (7) MANEDARA PIPED WATER SUPPLY SCHEME (8) SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme (9) TODAY TANGTA KHASMAHAL PWSS (10) UPPER FAGU PIPED WATER SUPPLY SCHEME. (11) PATEN GODAK KHASMAHAL PWSS (12) SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME. (13) LODHAMA PIPED WATER SUPPLY SCHEME. (14) TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme FOR PWSS, DARJEELING, GTA</t>
   </si>
   <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
   </si>
   <si>
     <t>ADDITIONAL WORK FOR NAMLA BUSTY PIPED WATER SUPPLY SCHEME UNDER BLOCK-DARJEELING PULBAZAR DISTRICT-DARJEELING.</t>
   </si>
   <si>
     <t>ORD/000154/2024-2025</t>
   </si>
   <si>
     <t>2357/NKWSMD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
-    <t>SAGARMATHA CONSTRUCTION CO.</t>
-[...1 lines deleted...]
-  <si>
     <t>Additional work for Piped water supply scheme for Rimbick &amp; Namla under Darjeeling Pulbazar Block, Darjeeling Division, PHED, G.T.A.</t>
   </si>
   <si>
     <t>ORD/000247/2023-2024</t>
   </si>
   <si>
     <t>87/NKWSMD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>NIMA SHERPA</t>
-  </si>
-[...13 lines deleted...]
-    <t>25/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -755,175 +755,175 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.37</v>
+        <v>228.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>80.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>35.16</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>8.4</v>
+        <v>2.37</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>10.39</v>
+        <v>8.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
@@ -935,153 +935,153 @@
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>27.05</v>
+        <v>10.39</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>228.41</v>
+        <v>27.05</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>276.62</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>80.31</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>29.03</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>