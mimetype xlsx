--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,90 +92,90 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Jorebunglow Sukiapokhri</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>WATER SUPPLY SCHEME FOR PUSSINBONG TEA GARDEN PWSS IN JORE BUNGLOW-SUKHIAPOKHRI BLOCK UNDER DARJEELING DISTRICT.</t>
   </si>
   <si>
     <t>SM/14530</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME FOR PUSSINGBONG PIPED WATER SUPPLY SCHEME IN JOREBUNGLOW SUKIAPOKHRI BLOCK UNDER DARJEELING DISTRICT.</t>
+  </si>
+  <si>
+    <t>ORD/000222/2023-2024</t>
+  </si>
+  <si>
+    <t>1279/NKWSMD</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
+    <t>SHAKTI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
   </si>
   <si>
     <t>Assistant Engineer I</t>
   </si>
   <si>
     <t>Junior Engineer IV</t>
   </si>
   <si>
     <t>ORD/000271/2023-2024</t>
   </si>
   <si>
     <t>1592/NKWSMD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>CIVIL ENGINEERING CONSULTANCY</t>
-  </si>
-[...16 lines deleted...]
-    <t>SHAKTI CONSTRUCTION</t>
   </si>
   <si>
     <t>ADDITIONAL WORK FOR PUSSINGBONG TEA GARDEN WATER SUPPLY SCHEME UNDER BLOCK-JOREBUNGLOW SUKIAPOKRI DISTRICT-DARJEELING</t>
   </si>
   <si>
     <t>ORD/000045/2025-2026</t>
   </si>
   <si>
     <t>632/NKWSMD</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>VAJRA ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -722,141 +722,141 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>0.95</v>
+        <v>1586.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>863.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>54.43</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1586.35</v>
+        <v>0.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
@@ -899,54 +899,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>1632.57</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>863.45</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>52.89</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>