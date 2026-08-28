--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,207 +92,207 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Jorebunglow Sukiapokhri</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>WATER SUPPLY SCHEME FOR GHOOM PAHAR FOREST PWSS IN JORE BUNGLOW SUKHIAPOKHRI BLOCK UNDER DARJEELING DISTRICT.</t>
   </si>
   <si>
     <t>SM/14148</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME FOR GHOOM PAHAR FOREST PIPED WATER SUPPLY SCHEME IN JOREBUNGLOW SUKIAPAKHRI BLOCK UNDER DARGEELING DISTRICT.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000315/2022-2023</t>
+  </si>
+  <si>
+    <t>2519/NKWSMD</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>GARGO TRADERS</t>
+  </si>
+  <si>
+    <t>PROPOSED PUMPING BASED PIPED WATER SUPPLY SCHEME FOR RAMBI BAZAR DIF UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
+  </si>
+  <si>
+    <t>ORD/000322/2022-2023</t>
+  </si>
+  <si>
+    <t>2652/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>KAMAKHAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>External Water Supply Works at 10 Bedded Hospital, Ghoom, Darjeeling, GTA</t>
+  </si>
+  <si>
+    <t>ORD/000241/2023-2024</t>
+  </si>
+  <si>
+    <t>1507/NKWSMD</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>DHIRAJ TAMANG</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000273/2023-2024</t>
+  </si>
+  <si>
+    <t>1591/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
+    <t>(Continuation) Engagement of 2 (Two) numbers Computer Operator (Graduate with Certificate in Computer Application) for the works related to Jal Jeevan Mission/ Jal Swapno at the Office of the Executive Engineer, Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate from 01/12/2023 to 31/01/2024 (2 Months).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000326/2023-2024</t>
+  </si>
+  <si>
+    <t>1457/NKWSMD</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>THE ELECTRIC SPHERE</t>
+  </si>
+  <si>
+    <t>(Continuation) Engagement of 2 (Two) numbers Computer Operator (Graduate with Certificate in Computer Application) for the works related to Jal Jeevan Mission/ Jal Swapno at the Office of the Executive Engineer, Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate from 01/10/2023 to 30/11/2023 (2 Months).</t>
+  </si>
+  <si>
+    <t>ORD/000325/2023-2024</t>
+  </si>
+  <si>
+    <t>1139/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000209/2022-2023</t>
   </si>
   <si>
     <t>2557/NKWSMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000240/2022-2023</t>
   </si>
   <si>
     <t>2714/NKWSMD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
-    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
-[...61 lines deleted...]
-  <si>
     <t>Water Supply Scheme For Ghoom Pahar Forest under JAL JEEWAN MISSION within Jorebunglow Sukhia Pokhri Block,District-Darjeeling Detail - (SW No. : SW/140971/2023)</t>
   </si>
   <si>
     <t>BILL/00392/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-291</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>DIVISIONAL FOREST OFFICER</t>
-  </si>
-[...55 lines deleted...]
-    <t>DHIRAJ TAMANG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -821,595 +821,595 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>8.43</v>
+        <v>1586.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>684.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>43.11</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>8.43</v>
+        <v>179.69</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>17.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.79</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>0.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>6.45</v>
+        <v>0.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>1586.68</v>
+        <v>8.43</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>179.69</v>
+        <v>8.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>17.88</v>
+        <v>6.45</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1810.08</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>685.63</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>37.88</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>