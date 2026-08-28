--- v0 (2025-12-18)
+++ v1 (2026-08-28)
@@ -101,51 +101,51 @@
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>Providing functional Household tap connection from existing PWSS at Khaling dhura &amp; Vah Tukbar( Bhutta Kheti)</t>
   </si>
   <si>
     <t>SM/13352</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for PWS Scheme at Khalingdhura &amp; Vahtukvar TG (Bhuttakheti) GP - Rangit-I, Block - Bijanbari Pullbazar</t>
   </si>
   <si>
     <t>ORD/000254/2022-2023</t>
   </si>
   <si>
     <t>1617/NKWSMD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/09/2026</t>
   </si>
   <si>
     <t>MANI KUMAR CHHETRI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>