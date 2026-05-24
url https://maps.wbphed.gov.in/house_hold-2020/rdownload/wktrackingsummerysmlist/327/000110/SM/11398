--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -105,83 +105,50 @@
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>PWS Scheme for Punkhabari under Kurseong Sub - Division, PHED, GTA.</t>
   </si>
   <si>
     <t>SM/11398</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000212/2022-2023</t>
   </si>
   <si>
     <t>2560/NKWSMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...31 lines deleted...]
-    <t>30/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -570,73 +537,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -745,205 +712,87 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>1.39</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...20 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="A4" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13"/>
-[...19 lines deleted...]
-      <c r="Q4" s="4">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
+        <v>1.39</v>
+      </c>
+      <c r="P4" s="8">
         <v>0</v>
       </c>
-      <c r="R4" s="4">
+      <c r="Q4" s="8">
         <v>0</v>
       </c>
-      <c r="S4" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...90 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>