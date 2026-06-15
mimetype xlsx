--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -105,50 +105,83 @@
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>PWS Scheme for Punkhabari under Kurseong Sub - Division, PHED, GTA.</t>
   </si>
   <si>
     <t>SM/11398</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000212/2022-2023</t>
   </si>
   <si>
     <t>2560/NKWSMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>SURFACE WATER BASED PUNKHABARI PWSS TO ACCOMMODATE FHTC IN KURSEONG BLOCK WITHIN DARJEELING DISTRICT UNDER KURSEONG DIVISION, P.H.E.D-GTA</t>
+  </si>
+  <si>
+    <t>ORD/000300/2022-2023</t>
+  </si>
+  <si>
+    <t>2351/NKWSMD</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>22/12/2026</t>
+  </si>
+  <si>
+    <t>SHAKTI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of Surface Water Based Piped Water Supply Scheme to accommodate Functional Household Tap Connection (FHTC) in Kurseong Block in Functional Household Tap Connection in Kurseong Block within Darjeeling District under Kurseong Division, PHED-G.T.A.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2024-2025</t>
+  </si>
+  <si>
+    <t>1167/NKWSMD</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -537,73 +570,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -712,87 +745,205 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>1.39</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" s="4">
+        <v>298.42</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>146.86</v>
+      </c>
+      <c r="R4" s="4">
+        <v>49.21</v>
+      </c>
+      <c r="S4" s="4">
+        <v>100</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P5" s="4">
+        <v>36.03</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>335.84</v>
+      </c>
+      <c r="P6" s="8">
+        <v>146.86</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>43.73</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>