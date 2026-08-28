--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -92,81 +92,81 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Kurseong</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>PWS Scheme for Punkhabari under Kurseong Sub - Division, PHED, GTA.</t>
   </si>
   <si>
     <t>SM/11398</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>SURFACE WATER BASED PUNKHABARI PWSS TO ACCOMMODATE FHTC IN KURSEONG BLOCK WITHIN DARJEELING DISTRICT UNDER KURSEONG DIVISION, P.H.E.D-GTA</t>
+  </si>
+  <si>
+    <t>ORD/000300/2022-2023</t>
+  </si>
+  <si>
+    <t>2351/NKWSMD</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>22/12/2026</t>
+  </si>
+  <si>
+    <t>SHAKTI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000212/2022-2023</t>
   </si>
   <si>
     <t>2560/NKWSMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>SHAKTI CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of Surface Water Based Piped Water Supply Scheme to accommodate Functional Household Tap Connection (FHTC) in Kurseong Block in Functional Household Tap Connection in Kurseong Block within Darjeeling District under Kurseong Division, PHED-G.T.A.</t>
   </si>
   <si>
     <t>ORD/000030/2024-2025</t>
   </si>
   <si>
     <t>1167/NKWSMD</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -722,172 +722,172 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.39</v>
+        <v>298.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>146.86</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>49.21</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>298.42</v>
+        <v>1.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>146.86</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>49.21</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>36.03</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>