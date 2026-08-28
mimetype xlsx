--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,81 +89,81 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for Piped Water Supply Scheme at Majuwa Tea Garden ( Khundrukey busty,lower chimney,majuwa busty,mohan majuwa,titney busty habitaion ) under Kurseong Sub-Divis</t>
   </si>
   <si>
     <t>SM/11322</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for Piped Water Supply Scheme at Majuwa Tea Garden (Khundrukey Busty, Lower Chimney, Majuwa Busty, Mohan Majuwa, Titney Busty habitation) under Kurseong Sub-Division P.H.E.D GTA.</t>
+  </si>
+  <si>
+    <t>ORD/000114/2022-2023</t>
+  </si>
+  <si>
+    <t>794/NKWSMD</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>14/02/2025</t>
+  </si>
+  <si>
+    <t>MS JAGANNATH PRASAD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000053/2022-2023</t>
   </si>
   <si>
     <t>1297/NKWSMD</t>
   </si>
   <si>
     <t>09/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>MS JAGANNATH PRASAD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,123 +702,123 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>1.07</v>
+        <v>11.97</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
-        <v>11.97</v>
+        <v>1.07</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>13.04</v>