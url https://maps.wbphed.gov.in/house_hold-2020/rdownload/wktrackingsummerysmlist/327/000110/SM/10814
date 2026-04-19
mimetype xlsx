--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -875,54 +875,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>211.58</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>99.22</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.89</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -932,54 +932,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>0.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>235.17</v>
       </c>
       <c r="S4" s="4">
         <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -993,54 +993,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>320.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>76.07</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>23.73</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1719,54 +1719,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>542.13</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>177.61</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>32.76</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>