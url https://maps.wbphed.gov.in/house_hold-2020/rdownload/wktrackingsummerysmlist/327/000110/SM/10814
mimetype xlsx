--- v2 (2026-04-19)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,59 @@
     <t>Placement of 1 Nos of site inspection vehicle at the disposal of the undersigned for the Period of 10 Days, as and when required basis for the month of February.</t>
   </si>
   <si>
     <t>BILL/00175/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-169</t>
   </si>
   <si>
     <t>Placement of 1 Nos of site inspection vehicle at the disposal of the undersigned for the Period of 10 Days, as and when required basis for the month of December.</t>
   </si>
   <si>
     <t>BILL/00181/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-167</t>
   </si>
   <si>
     <t>Placement of 1 Nos of site inspection vehicle at the disposal of the undersigned for the Period of 10 Days, as and when required basis for the month of November.</t>
   </si>
   <si>
     <t>BILL/00180/2024-2025</t>
   </si>
   <si>
     <t>"BP-2024-25-166</t>
+  </si>
+  <si>
+    <t>Hire of non AC vehicle for supervising various ongoing JJM &amp; other maintenance work under NKWSMD</t>
+  </si>
+  <si>
+    <t>BILL/00067/2024-2025</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -993,54 +1002,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>320.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>76.07</v>
+        <v>101.76</v>
       </c>
       <c r="R5" s="4">
-        <v>23.73</v>
+        <v>31.74</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1050,54 +1059,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="4">
         <v>0.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>239.34</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1111,54 +1120,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P7" s="4">
         <v>0.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>119.4</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1168,54 +1177,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>0.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.75</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>177.02</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1699,87 +1708,142 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P17" s="4">
         <v>0.15</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P18" s="4">
+        <v>1.15</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>543.28</v>
+      </c>
+      <c r="P19" s="8">
+        <v>208.6</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>38.4</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>