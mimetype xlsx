--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -110,231 +110,231 @@
   <si>
     <t>School</t>
   </si>
   <si>
     <t>Creating gravity based Provision Of Drinking water from spring water source for 79 numbers of school under Kurseong Sub-Division in the District of Darjeeling Under Neorakhola water Suppply Division ,Kalimpong PHE Dte TSM No. 009890</t>
   </si>
   <si>
     <t>Junior Engineer IV</t>
   </si>
   <si>
     <t>ORD/000023/2022-2023</t>
   </si>
   <si>
     <t>255/NKWSMD</t>
   </si>
   <si>
     <t>06/05/2022</t>
   </si>
   <si>
     <t>02/11/2022</t>
   </si>
   <si>
     <t>GARGO TRADERS</t>
   </si>
   <si>
+    <t>CREATING GRAVITY BASED PROVISION OF DRINKING WATER FROM SPRING WATER SOURCE FOR 93 NOS OF SCHOOL, 23 NOS OF ICDS CENTRES, 11 NOS OF HEALTH CENTRES, 8 NOS OF GRAM PANCHAYAT IN UNDER RANGLI RANGLIOT BLOCK IN THE DISTRICT OF DARJEELING UNDER NEORAKHOLA WATER SUPPLY DIVISION ,KALIMPONG PHE DTE. TSM No. 009891</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I</t>
+  </si>
+  <si>
+    <t>Junior Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000022/2022-2023</t>
+  </si>
+  <si>
+    <t>254/NKWSMD</t>
+  </si>
+  <si>
+    <t>Additional works in various Schools in connection with creating gravity based provision of drinking water from spring water source for 21 number of schools under Kurseong Sub Division in the District of Darjeeling under Neorakhola Water Supply and Maintenance Division Public Health Engineering Directorate.</t>
+  </si>
+  <si>
+    <t>Junior Engineer III</t>
+  </si>
+  <si>
+    <t>ORD/000406/2022-2023</t>
+  </si>
+  <si>
+    <t>1178/NKWSMD</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>17/09/2022</t>
+  </si>
+  <si>
     <t>Hiring of vehicle for the office of Superintending Engineer, G.T.A-Circle, P.H. Engineering Directorate for the period of 6(Six) months, other than GTA Area. Note: With effect from date of issuing work order.</t>
   </si>
   <si>
     <t>ORD/000376/2022-2023</t>
   </si>
   <si>
     <t>2230/NKWSMD</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>30/07/2023</t>
   </si>
   <si>
     <t>SUJIT DEB</t>
   </si>
   <si>
-    <t>CREATING GRAVITY BASED PROVISION OF DRINKING WATER FROM SPRING WATER SOURCE FOR 93 NOS OF SCHOOL, 23 NOS OF ICDS CENTRES, 11 NOS OF HEALTH CENTRES, 8 NOS OF GRAM PANCHAYAT IN UNDER RANGLI RANGLIOT BLOCK IN THE DISTRICT OF DARJEELING UNDER NEORAKHOLA WATER SUPPLY DIVISION ,KALIMPONG PHE DTE. TSM No. 009891</t>
-[...13 lines deleted...]
-  <si>
     <t>Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 6 (Six) Months, other than G.T.A Area. Note: With effect from the date of issuing work order.</t>
   </si>
   <si>
     <t>ORD/000243/2023-2024</t>
   </si>
   <si>
     <t>860/NKWSMD</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
+    <t>Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 6 (Six) Months for G.T.A Area. Note: With effect from the date of issuing work order.</t>
+  </si>
+  <si>
+    <t>ORD/000242/2023-2024</t>
+  </si>
+  <si>
+    <t>859/NKWSMD</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>YAMA CONSTRUCTIONS LLP</t>
+  </si>
+  <si>
     <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 6 (Six) Months, other than G.T.A Area from 01/02/2024 to 31/07/2024. Note: With effect from the date of issuing work order.</t>
   </si>
   <si>
     <t>Assistant Engineer II</t>
   </si>
   <si>
     <t>ORD/000292/2023-2024</t>
   </si>
   <si>
     <t>170/NKWSMD</t>
   </si>
   <si>
-    <t>31/01/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>29/07/2024</t>
   </si>
   <si>
-    <t>Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 6 (Six) Months for G.T.A Area. Note: With effect from the date of issuing work order.</t>
-[...26 lines deleted...]
-    <t>17/09/2022</t>
+    <t>Placement of 1 Nos of site inspection vehicle at the disposal of the undersigned for the Period of 10 Days, as and when required basis for the month of January.</t>
+  </si>
+  <si>
+    <t>BILL/00182/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-168</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>PAWAN TAMANG</t>
+  </si>
+  <si>
+    <t>Placement of 1 Nos of site inspection vehicle at the disposal of the undersigned for the Period of 10 Days, as and when required basis for the month of September.</t>
+  </si>
+  <si>
+    <t>BILL/00178/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-164</t>
+  </si>
+  <si>
+    <t>Placement of 1 Nos of site inspection vehicle at the disposal of the undersigned for the Period of 10 Days, as and when required basis for the month of February.</t>
+  </si>
+  <si>
+    <t>BILL/00175/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-169</t>
+  </si>
+  <si>
+    <t>Hire of non AC vehicle for supervising various ongoing JJM &amp; other maintenance work under NKWSMD</t>
+  </si>
+  <si>
+    <t>BILL/00067/2024-2025</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>Placement of 1 Nos of site inspection vehicle at the disposal of the undersigned for the Period of 10 Days, as and when required basis for the month of December.</t>
+  </si>
+  <si>
+    <t>BILL/00181/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-167</t>
+  </si>
+  <si>
+    <t>Placement of 1 Nos of site inspection vehicle at the disposal of the undersigned for the Period of 10 Days, as and when required basis for the month of November.</t>
+  </si>
+  <si>
+    <t>BILL/00180/2024-2025</t>
+  </si>
+  <si>
+    <t>"BP-2024-25-166</t>
   </si>
   <si>
     <t>Placement of 1 Nos of site inspection vehicle at the disposal of the undersigned for the Period of 10 Days, as and when required basis for the month of March.</t>
   </si>
   <si>
     <t>BILL/00176/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-170</t>
   </si>
   <si>
-    <t>01/08/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Placement of 1 Nos of site inspection vehicle at the disposal of the undersigned for the Period of 10 Days, as and when required basis for the month of August.</t>
   </si>
   <si>
     <t>BILL/00177/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-163</t>
   </si>
   <si>
     <t>Placement of 1 Nos of site inspection vehicle at the disposal of the undersigned for the Period of 10 Days, as and when required basis for the month of October.</t>
   </si>
   <si>
     <t>BILL/00179/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-165</t>
-  </si>
-[...52 lines deleted...]
-    <t>25/06/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -920,423 +920,423 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>0.99</v>
+        <v>320.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.33</v>
+        <v>101.76</v>
       </c>
       <c r="R4" s="4">
-        <v>235.17</v>
+        <v>31.74</v>
       </c>
       <c r="S4" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>320.59</v>
+        <v>4.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>101.76</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>31.74</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>0.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.37</v>
+        <v>2.33</v>
       </c>
       <c r="R6" s="4">
-        <v>239.34</v>
+        <v>235.17</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>0.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.18</v>
+        <v>2.37</v>
       </c>
       <c r="R7" s="4">
-        <v>119.4</v>
+        <v>239.34</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>0.99</v>
       </c>
       <c r="Q8" s="4">
         <v>1.75</v>
       </c>
       <c r="R8" s="4">
         <v>177.02</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="P9" s="4">
-        <v>4.84</v>
+        <v>0.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>119.4</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1349,51 +1349,51 @@
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
@@ -1406,108 +1406,106 @@
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P12" s="4">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P13" s="4">
-        <v>0.12</v>
+        <v>1.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
@@ -1520,51 +1518,51 @@
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P14" s="4">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
@@ -1577,51 +1575,51 @@
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P15" s="4">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
@@ -1691,106 +1689,108 @@
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P17" s="4">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L18" s="4"/>
+      <c r="L18" s="4" t="s">
+        <v>92</v>
+      </c>
       <c r="M18" s="4" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P18" s="4">
-        <v>1.15</v>
+        <v>0.12</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>